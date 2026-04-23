--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f968862fad746d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec266f1152124435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fa7c785daa4759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773e10e6fd7e4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9b0cf95c8442d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fa7c785daa4759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b5e1b4c473427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773e10e6fd7e4f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>175,895</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>171,646</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>