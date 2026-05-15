--- v6 (2026-04-23)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec266f1152124435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d0bbb67a4c4e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773e10e6fd7e4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636ff0fff30e47aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b5e1b4c473427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773e10e6fd7e4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8363c01624aa4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636ff0fff30e47aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>