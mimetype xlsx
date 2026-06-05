--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d0bbb67a4c4e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b24c2080684536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636ff0fff30e47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ffbbbd715848b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8363c01624aa4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636ff0fff30e47aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8f20516cd84716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ffbbbd715848b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>