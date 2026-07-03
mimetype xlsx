--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b24c2080684536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e9080fc9f44b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ffbbbd715848b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b1bd1e1ff74162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8f20516cd84716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ffbbbd715848b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f3e9713030484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b1bd1e1ff74162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>