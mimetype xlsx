--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e9080fc9f44b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa5b04f15804ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b1bd1e1ff74162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac83d60fe3fe4ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f3e9713030484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b1bd1e1ff74162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce19b09e9b4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac83d60fe3fe4ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>196,524</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,813</x:t>
-[...458 lines deleted...]
-          <x:t>199,791</x:t>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>