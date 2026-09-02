--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa5b04f15804ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0bd52a23c74271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac83d60fe3fe4ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7366e6ce7c4196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce19b09e9b4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac83d60fe3fe4ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd83efda3dbf4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7366e6ce7c4196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>194,180</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>