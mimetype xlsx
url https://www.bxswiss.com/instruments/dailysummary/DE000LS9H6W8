--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0bd52a23c74271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c968705b774550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7366e6ce7c4196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re952b7ce76a74a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd83efda3dbf4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7366e6ce7c4196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073048012b7a494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re952b7ce76a74a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>