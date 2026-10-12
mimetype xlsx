--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c968705b774550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502ad2c5ba014ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re952b7ce76a74a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593f2c04c0f64371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073048012b7a494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re952b7ce76a74a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd71d9726584aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593f2c04c0f64371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>