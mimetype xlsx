--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502ad2c5ba014ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3499ef511d24bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593f2c04c0f64371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd243c248a14d4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd71d9726584aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593f2c04c0f64371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b05fbbcd65430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd243c248a14d4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend-Wachstum US,DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>