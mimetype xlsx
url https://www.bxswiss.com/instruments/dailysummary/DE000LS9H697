--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf89fa788e74ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe10dab735c94f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra991f60148624c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra357559143bc4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa672ea93aef4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra991f60148624c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0168a15bfe84cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra357559143bc4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,142</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>