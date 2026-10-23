--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe10dab735c94f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a87e59e7a214430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra357559143bc4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e96493a16dd4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0168a15bfe84cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra357559143bc4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c7a6993a5e43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e96493a16dd4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>