--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd561b1cae9fb4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad797d075c5f48a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a21f34c8d64153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a93f0427f0140f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c5bf41315d40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a21f34c8d64153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669fcdce872f4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a93f0427f0140f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>157,284</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>155,663</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>156,617</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>