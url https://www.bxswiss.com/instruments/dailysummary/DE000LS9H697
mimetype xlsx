--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad797d075c5f48a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ffc11de4ee4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a93f0427f0140f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc334b7a443be4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669fcdce872f4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a93f0427f0140f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b6a473033f4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc334b7a443be4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>