--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ffc11de4ee4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073a9b0e326847cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc334b7a443be4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae31d2696754ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b6a473033f4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc334b7a443be4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab3649d6cd64b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae31d2696754ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>