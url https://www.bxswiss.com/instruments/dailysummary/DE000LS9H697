--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073a9b0e326847cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9b66b726394cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae31d2696754ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ad876152e545ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab3649d6cd64b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae31d2696754ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248ee5ade1624c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ad876152e545ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,507</x:t>
-[...85 lines deleted...]
-          <x:t>158,299</x:t>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>160,663</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>