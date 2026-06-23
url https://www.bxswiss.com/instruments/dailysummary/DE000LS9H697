--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9b66b726394cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de777f9946c424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ad876152e545ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b04a87db029423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248ee5ade1624c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ad876152e545ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd155d50769004f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b04a87db029423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>