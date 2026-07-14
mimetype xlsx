--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de777f9946c424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84b4d38d17942da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b04a87db029423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae7640cadbf4607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd155d50769004f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b04a87db029423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f8d0d62ad04179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae7640cadbf4607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>