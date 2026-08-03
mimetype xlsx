--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84b4d38d17942da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00a0fae9b764ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae7640cadbf4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b7ae8529e64ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f8d0d62ad04179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae7640cadbf4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9f39dd057946fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b7ae8529e64ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,776</x:t>
-[...252 lines deleted...]
-          <x:t>160,776</x:t>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>