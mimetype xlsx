--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00a0fae9b764ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c44199ca3b4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b7ae8529e64ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d721ec5bda043be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9f39dd057946fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b7ae8529e64ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75603e2a5e374b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d721ec5bda043be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>