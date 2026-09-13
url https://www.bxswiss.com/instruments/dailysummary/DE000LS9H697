--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c44199ca3b4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf89fa788e74ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d721ec5bda043be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra991f60148624c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75603e2a5e374b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d721ec5bda043be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa672ea93aef4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra991f60148624c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Permanent Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>164,007</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,498</x:t>
-[...146 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>164,664</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>