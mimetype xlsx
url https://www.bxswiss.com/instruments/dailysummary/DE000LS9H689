--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73d7246339e4feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra966eb6df4714776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0271183b570843b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08001aa009b460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cc46701cd0459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0271183b570843b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c90879a938348c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08001aa009b460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,281</x:t>
-[...112 lines deleted...]
-          <x:t>227,733</x:t>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>226,774</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>