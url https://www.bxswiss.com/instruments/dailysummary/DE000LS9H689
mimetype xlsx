--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra966eb6df4714776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6edc9f43774e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08001aa009b460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99179c050b742c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c90879a938348c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08001aa009b460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320c5e1b935a4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99179c050b742c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>226,448</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>226,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>