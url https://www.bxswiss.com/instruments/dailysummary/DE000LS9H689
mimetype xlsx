--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6edc9f43774e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd09f917a6b4a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99179c050b742c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfb10f12f9d47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320c5e1b935a4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99179c050b742c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9220ea10274108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfb10f12f9d47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>