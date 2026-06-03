--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd09f917a6b4a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e35784ce154ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfb10f12f9d47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b98b354d461469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9220ea10274108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfb10f12f9d47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062ecb5e0d684bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b98b354d461469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>