--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e35784ce154ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6efe58afc54e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b98b354d461469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2409c5d8bbcc4e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062ecb5e0d684bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b98b354d461469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cef4a66cbc3486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2409c5d8bbcc4e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>