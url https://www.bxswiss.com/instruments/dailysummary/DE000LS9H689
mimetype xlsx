--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6efe58afc54e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf96d97ca2c4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2409c5d8bbcc4e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdd9185f9c14d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cef4a66cbc3486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2409c5d8bbcc4e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500ff786a7854299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdd9185f9c14d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>