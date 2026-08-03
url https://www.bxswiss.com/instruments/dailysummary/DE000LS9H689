--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf96d97ca2c4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b354d3440c647a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdd9185f9c14d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39a1f6c533a48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500ff786a7854299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdd9185f9c14d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ef0766fc8e4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39a1f6c533a48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>