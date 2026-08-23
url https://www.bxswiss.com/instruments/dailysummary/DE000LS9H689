--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b354d3440c647a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922f7e0a92964363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39a1f6c533a48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214f3b0b961c41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ef0766fc8e4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39a1f6c533a48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6302a5d650d41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214f3b0b961c41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>