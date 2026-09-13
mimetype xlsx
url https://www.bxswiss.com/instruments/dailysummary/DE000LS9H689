--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922f7e0a92964363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf100c015ef474302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214f3b0b961c41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6dbd531b1a4701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6302a5d650d41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214f3b0b961c41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca85e181136748e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6dbd531b1a4701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>