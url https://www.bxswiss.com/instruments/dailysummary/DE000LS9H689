--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf100c015ef474302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6596ce79e344fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6dbd531b1a4701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f48d62482741d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca85e181136748e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6dbd531b1a4701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3acf83addc4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f48d62482741d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,963</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>238,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,787</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>