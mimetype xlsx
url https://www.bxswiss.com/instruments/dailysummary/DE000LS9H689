--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6596ce79e344fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9475e8a40444970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f48d62482741d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aae84be4da241e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3acf83addc4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f48d62482741d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5695fffc9ccd4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aae84be4da241e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stabilität Priorität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>