--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee7b0271b69418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d7f12b95674593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf6636a77c14ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cadbf9f24af4ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632aa1336c7d4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf6636a77c14ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838b759e745446a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cadbf9f24af4ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,969</x:t>
-[...58 lines deleted...]
-          <x:t>11,690</x:t>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,751</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>11,474</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>