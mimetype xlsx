--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d7f12b95674593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed2e66c0db24bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cadbf9f24af4ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7777dadb84f4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838b759e745446a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cadbf9f24af4ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cebd54e68b948ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7777dadb84f4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,752</x:t>
-[...53 lines deleted...]
-          <x:t>11,460</x:t>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,249</x:t>
-[...303 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>10,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>