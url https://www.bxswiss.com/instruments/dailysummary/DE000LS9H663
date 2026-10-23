--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed2e66c0db24bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddf89bb3fcd44ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7777dadb84f4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8865216056424d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cebd54e68b948ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7777dadb84f4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f8b9da2c604730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8865216056424d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>9,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>10,224</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>