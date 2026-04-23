--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1094ec57a00a4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773502c89d914846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d708dc52f64668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986782be9f31498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb2b622c4874fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d708dc52f64668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra937563a538b44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986782be9f31498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>14,247</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>