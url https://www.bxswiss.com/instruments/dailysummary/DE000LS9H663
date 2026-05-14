--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773502c89d914846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23a55a81efc4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986782be9f31498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72987b4746054f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra937563a538b44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986782be9f31498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa1145578634165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72987b4746054f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>