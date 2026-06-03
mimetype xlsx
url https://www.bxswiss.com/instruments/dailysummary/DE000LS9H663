--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23a55a81efc4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9489407ace6b4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72987b4746054f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704cd1bbba3b4d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa1145578634165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72987b4746054f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0dedf5e98984451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704cd1bbba3b4d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>