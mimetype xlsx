--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9489407ace6b4e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3d861652984ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704cd1bbba3b4d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8c4bc388754d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0dedf5e98984451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704cd1bbba3b4d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dcad0422ee7430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8c4bc388754d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>16,197</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,932</x:t>
-[...301 lines deleted...]
-          <x:t>17,801</x:t>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>