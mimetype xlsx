--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3d861652984ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f9774a70554633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8c4bc388754d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78492f164bc04036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dcad0422ee7430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8c4bc388754d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33585ad8f0c4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78492f164bc04036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>