--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f9774a70554633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c6f69df8274c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78492f164bc04036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a1d961c9734fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33585ad8f0c4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78492f164bc04036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9b40d56adc4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a1d961c9734fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,731</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,144</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>