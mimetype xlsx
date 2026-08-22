--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c6f69df8274c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee7b0271b69418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a1d961c9734fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf6636a77c14ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9b40d56adc4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a1d961c9734fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632aa1336c7d4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf6636a77c14ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv max 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>