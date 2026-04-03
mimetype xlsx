--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ea2bf2e9f74a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ce2f1a6ec74180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a90228cca54229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70761c608d784f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84cd86c40174e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a90228cca54229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832ca893b6b24b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70761c608d784f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>