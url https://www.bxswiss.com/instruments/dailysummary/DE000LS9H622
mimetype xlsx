--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ce2f1a6ec74180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95ad04a88af449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70761c608d784f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b2d3230d00413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832ca893b6b24b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70761c608d784f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a91f87827541b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b2d3230d00413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>