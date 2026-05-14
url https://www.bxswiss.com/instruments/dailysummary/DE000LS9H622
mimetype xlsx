--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95ad04a88af449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ea4c69cf2c4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b2d3230d00413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75c86576aad4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a91f87827541b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b2d3230d00413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3d29539df425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75c86576aad4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>