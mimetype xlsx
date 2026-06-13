--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ea4c69cf2c4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8898cb22664fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75c86576aad4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1130be42c44c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3d29539df425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75c86576aad4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293525aae30e4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1130be42c44c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>