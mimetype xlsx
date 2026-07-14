--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8898cb22664fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72eb9d6f66524105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1130be42c44c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4866d320cbe24444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293525aae30e4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1130be42c44c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e157f35bf14c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4866d320cbe24444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>