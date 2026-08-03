--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72eb9d6f66524105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42248a6494544937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4866d320cbe24444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5289c8fbc645c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e157f35bf14c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4866d320cbe24444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb4725c2d7b4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5289c8fbc645c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>