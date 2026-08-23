--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42248a6494544937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffecfa83d794401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5289c8fbc645c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0370c1e6357548ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb4725c2d7b4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5289c8fbc645c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d11edde98b498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0370c1e6357548ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>