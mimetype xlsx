--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffecfa83d794401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cb990ba6624bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0370c1e6357548ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a805eb3be8246b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d11edde98b498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0370c1e6357548ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a6fc3c206e441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a805eb3be8246b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UnderDogs Aktienwerte -Weltweit-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>