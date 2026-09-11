--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b394e436ff74d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02ea9c9dab8441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3110691acf47eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78442f1242a74983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b23f0327e924343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3110691acf47eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc334c3f2390f408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78442f1242a74983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>137,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>