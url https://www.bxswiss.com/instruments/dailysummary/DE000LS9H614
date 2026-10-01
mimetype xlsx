--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02ea9c9dab8441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950195b33f104e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78442f1242a74983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a6ced27a6542c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc334c3f2390f408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78442f1242a74983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65728cd97eb64cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a6ced27a6542c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>