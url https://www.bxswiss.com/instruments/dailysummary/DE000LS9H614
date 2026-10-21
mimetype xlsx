--- v11 (2026-10-01)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950195b33f104e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f452d667a84a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a6ced27a6542c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra969d720e1d94888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65728cd97eb64cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a6ced27a6542c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e34f915ec6d4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra969d720e1d94888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>