--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb129b18fac249cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08d97a3b74a437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dec4af3904424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969cd7f8e9a24676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31716f6724c441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dec4af3904424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414e5c902b534e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969cd7f8e9a24676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>131,083</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,537</x:t>
-[...431 lines deleted...]
-          <x:t>123,832</x:t>
+          <x:t>129,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>