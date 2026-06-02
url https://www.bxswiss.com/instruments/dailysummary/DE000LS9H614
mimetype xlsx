--- v5 (2026-04-23)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08d97a3b74a437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7954929442894c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969cd7f8e9a24676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c83e4f72e124fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414e5c902b534e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969cd7f8e9a24676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e80f3555904cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c83e4f72e124fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>133,308</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>