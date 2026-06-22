--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7954929442894c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecea08639a6438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c83e4f72e124fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11182bc55e6e4a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e80f3555904cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c83e4f72e124fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e34b65e580f4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11182bc55e6e4a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>135,065</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,103</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>136,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>