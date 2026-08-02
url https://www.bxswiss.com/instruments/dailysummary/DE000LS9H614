--- v7 (2026-06-22)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecea08639a6438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec55b2c2f6d34568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11182bc55e6e4a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4750c9c4737c4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e34b65e580f4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11182bc55e6e4a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4f8a55aa1d45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4750c9c4737c4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>135,622</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>139,106</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>