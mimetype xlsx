--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec55b2c2f6d34568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b394e436ff74d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4750c9c4737c4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3110691acf47eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4f8a55aa1d45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4750c9c4737c4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b23f0327e924343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3110691acf47eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MetAnalyst Top50 German S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,708</x:t>
-[...495 lines deleted...]
-          <x:t>135,239</x:t>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>