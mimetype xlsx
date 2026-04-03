--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bca193ef92548d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1f61f8c5fd462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84dff75605274849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3bf4c025b143aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re425550a59ff4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84dff75605274849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47b9a2f3dc04358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3bf4c025b143aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>