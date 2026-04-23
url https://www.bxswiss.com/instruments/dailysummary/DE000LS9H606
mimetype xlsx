--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1f61f8c5fd462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520f4e5e72f14bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3bf4c025b143aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4254150875c141a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47b9a2f3dc04358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3bf4c025b143aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b53de2691854d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4254150875c141a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>