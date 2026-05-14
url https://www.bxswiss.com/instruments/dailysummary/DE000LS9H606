--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520f4e5e72f14bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102a44ef177e41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4254150875c141a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079686adf22046ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b53de2691854d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4254150875c141a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f6f9ae7b2f4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079686adf22046ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>