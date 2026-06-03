--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102a44ef177e41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0116476b474770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079686adf22046ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd2e7dc6f0e4c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f6f9ae7b2f4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079686adf22046ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae344f2f1de44203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd2e7dc6f0e4c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>