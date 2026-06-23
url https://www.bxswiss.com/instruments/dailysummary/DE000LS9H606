--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0116476b474770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e05bb8d202e4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd2e7dc6f0e4c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30070d6c0fed4e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae344f2f1de44203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd2e7dc6f0e4c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895c38a586e743b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30070d6c0fed4e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>