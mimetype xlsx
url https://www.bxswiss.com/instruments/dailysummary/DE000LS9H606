--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e05bb8d202e4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc037cb79c894ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30070d6c0fed4e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bff77f42e1f4a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895c38a586e743b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30070d6c0fed4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d8e7572b2c43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bff77f42e1f4a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>