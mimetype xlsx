--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc037cb79c894ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285e7f4138e541f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bff77f42e1f4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bfd036d90c4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d8e7572b2c43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bff77f42e1f4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb202e60e1c0a4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bfd036d90c4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>