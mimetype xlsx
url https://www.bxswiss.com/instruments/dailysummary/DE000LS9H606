--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285e7f4138e541f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18dd1f0ee27e49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bfd036d90c4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb257e5d2041544cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb202e60e1c0a4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bfd036d90c4bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d634cd5edc541ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb257e5d2041544cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>