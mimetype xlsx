--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18dd1f0ee27e49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b61e31bed7453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb257e5d2041544cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2037e9016f7f4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d634cd5edc541ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb257e5d2041544cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b2ecd3844b43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2037e9016f7f4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>