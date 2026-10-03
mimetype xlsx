--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b61e31bed7453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824bbaae0a054079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2037e9016f7f4038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra206d107908e4e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b2ecd3844b43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2037e9016f7f4038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0d0605024e45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra206d107908e4e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>250,441</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>250,239</x:t>
-[...598 lines deleted...]
-          <x:t>256,114</x:t>
+          <x:t>253,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>