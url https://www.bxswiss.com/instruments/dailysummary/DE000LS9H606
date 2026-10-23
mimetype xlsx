--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824bbaae0a054079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8169fc43858c4640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra206d107908e4e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f406cb49b2d4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0d0605024e45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra206d107908e4e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19adc2c6795a4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f406cb49b2d4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dynamische Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,482</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,559</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>