--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e5542ef2aa4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba6cea0d7cf4b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cbb7932f9b4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0347c8f144244d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9dbfbccd014d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cbb7932f9b4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3418d9469ac4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0347c8f144244d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>154,418</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,096</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>