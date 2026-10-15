--- v12 (2026-09-24)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba6cea0d7cf4b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d54c1dd01d43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0347c8f144244d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b33de6441847c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3418d9469ac4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0347c8f144244d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7469e45c48c44249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b33de6441847c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,334</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>150,109</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>