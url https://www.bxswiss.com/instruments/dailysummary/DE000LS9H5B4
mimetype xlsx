--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d54c1dd01d43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a2138a1cae46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b33de6441847c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57032a3cb7d4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7469e45c48c44249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b33de6441847c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df61918dfca435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57032a3cb7d4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>