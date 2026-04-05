--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2878773963c4436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2aba25af6ff41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707b7f5a4e624608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35789401177c4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1f42a27e63444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707b7f5a4e624608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbed2abf94a4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35789401177c4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>