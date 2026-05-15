--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2aba25af6ff41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc467dffd47e54a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35789401177c4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba08598ad03647b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbed2abf94a4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35789401177c4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d8e45c98944f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba08598ad03647b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>144,296</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>