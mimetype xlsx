--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc467dffd47e54a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3512f2a456642ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba08598ad03647b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eab670950bc4ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d8e45c98944f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba08598ad03647b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R518de81fc81940aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eab670950bc4ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>