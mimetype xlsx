--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3512f2a456642ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f7e4b1efc94767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eab670950bc4ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7ef4b8c97d4228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R518de81fc81940aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eab670950bc4ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820046843d5c4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7ef4b8c97d4228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>