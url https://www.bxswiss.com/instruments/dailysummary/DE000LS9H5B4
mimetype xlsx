--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f7e4b1efc94767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff874e895c945dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7ef4b8c97d4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9685fad442c64d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820046843d5c4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7ef4b8c97d4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6f2c8396d24904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9685fad442c64d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>