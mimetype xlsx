--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff874e895c945dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccce59227b342f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9685fad442c64d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ecba9990e6e4cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6f2c8396d24904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9685fad442c64d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd590b4892734170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ecba9990e6e4cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>