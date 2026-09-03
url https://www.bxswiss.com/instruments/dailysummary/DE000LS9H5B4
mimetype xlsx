--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccce59227b342f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e5542ef2aa4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ecba9990e6e4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cbb7932f9b4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd590b4892734170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ecba9990e6e4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9dbfbccd014d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cbb7932f9b4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5B4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,207</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>156,382</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>