--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c625f6c0d04e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce7dad74744337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b629fffe2ec460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbe85a1997946f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b97d0c1ff87424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b629fffe2ec460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf2cbf8f1604926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbe85a1997946f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>