--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ce7dad74744337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08ed61e47e84c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbe85a1997946f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7dc87614ae4272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf2cbf8f1604926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbe85a1997946f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c855ba90c264f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7dc87614ae4272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,972</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,429</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>99,739</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,192</x:t>
-[...485 lines deleted...]
-          <x:t>98,767</x:t>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>