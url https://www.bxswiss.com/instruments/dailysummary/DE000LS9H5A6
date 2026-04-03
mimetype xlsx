--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83001f71cc3e4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9617c0487b014c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14553cdb9c5e4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6930f20ef94bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b5947cb5a64e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14553cdb9c5e4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc03125aa7cf40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6930f20ef94bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>96,701</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,392</x:t>
-[...65 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,181</x:t>
-[...279 lines deleted...]
-          <x:t>95,622</x:t>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>