--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9617c0487b014c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2786c35b9c45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6930f20ef94bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e162c1cab042ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc03125aa7cf40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6930f20ef94bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d608b765f284e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e162c1cab042ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>95,336</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>95,577</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>97,031</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>