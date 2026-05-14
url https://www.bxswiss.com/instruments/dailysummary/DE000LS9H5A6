--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2786c35b9c45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34ec4bb7a054190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e162c1cab042ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cf2399a31447ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d608b765f284e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e162c1cab042ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1848b099ee4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cf2399a31447ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,577</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>