--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34ec4bb7a054190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f10be280a714427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cf2399a31447ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2175414495ed4527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1848b099ee4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cf2399a31447ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a406634d45481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2175414495ed4527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>