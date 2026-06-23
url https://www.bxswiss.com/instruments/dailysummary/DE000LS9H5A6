--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f10be280a714427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a953e5a95c44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2175414495ed4527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3599944ea26b421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a406634d45481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2175414495ed4527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a24ea2c5604726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3599944ea26b421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,740</x:t>
-[...16 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>95,527</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,823</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>95,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>