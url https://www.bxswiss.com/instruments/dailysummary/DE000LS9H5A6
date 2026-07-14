--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a953e5a95c44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98aa8a26daef4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3599944ea26b421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61d80d9a37144bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a24ea2c5604726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3599944ea26b421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8dcedb820724b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61d80d9a37144bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,526</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,442</x:t>
-[...340 lines deleted...]
-          <x:t>95,540</x:t>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,292</x:t>
-[...134 lines deleted...]
-          <x:t>95,933</x:t>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>