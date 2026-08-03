--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98aa8a26daef4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348ff8e89de744ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61d80d9a37144bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bcf4d7f1cc4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8dcedb820724b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61d80d9a37144bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff0762cc99e48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bcf4d7f1cc4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,933</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>95,960</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,074</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,922</x:t>
-[...90 lines deleted...]
-          <x:t>96,630</x:t>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>