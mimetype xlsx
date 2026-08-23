--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348ff8e89de744ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27346010e4f4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bcf4d7f1cc4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea0fd5b6336495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff0762cc99e48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bcf4d7f1cc4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7316b3812fac400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea0fd5b6336495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,922</x:t>
-[...367 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,299</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>97,506</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>97,030</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>