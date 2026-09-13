--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27346010e4f4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c625f6c0d04e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea0fd5b6336495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b629fffe2ec460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7316b3812fac400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea0fd5b6336495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b97d0c1ff87424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b629fffe2ec460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCInvest_ Pharma Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H5A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>