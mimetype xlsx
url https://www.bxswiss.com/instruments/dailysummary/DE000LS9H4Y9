--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fa72b5cc8f4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a33bd2fe9f4265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efb2a6c7ca5410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a38550489d4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b16aa29e8242d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efb2a6c7ca5410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78353afe3fe34be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a38550489d4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,585</x:t>
-[...48 lines deleted...]
-          <x:t>63,577</x:t>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,543</x:t>
-[...313 lines deleted...]
-          <x:t>63,789</x:t>
+          <x:t>63,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,584</x:t>
-[...85 lines deleted...]
-          <x:t>63,895</x:t>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>