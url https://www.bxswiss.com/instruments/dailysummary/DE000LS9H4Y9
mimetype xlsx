--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a33bd2fe9f4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f2a6a831fd4a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a38550489d4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf618a63b23428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78353afe3fe34be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a38550489d4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcfbc7b986046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf618a63b23428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,797</x:t>
-[...355 lines deleted...]
-          <x:t>64,189</x:t>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>63,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>