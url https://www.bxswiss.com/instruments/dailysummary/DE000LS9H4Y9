--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f2a6a831fd4a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29a051626374b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf618a63b23428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6c92dc334c40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcfbc7b986046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf618a63b23428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a52188285d47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6c92dc334c40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>