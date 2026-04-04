--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79cd7cb81c74d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read286b136f048da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b3f5beb9da4f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59aeb02e8354c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R922e28933e5140b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b3f5beb9da4f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref15599582954804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59aeb02e8354c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>62,375</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>62,272</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>62,262</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>62,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,239</x:t>
-[...463 lines deleted...]
-          <x:t>61,638</x:t>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>