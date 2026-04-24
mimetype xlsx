--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read286b136f048da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82baa86f83f4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59aeb02e8354c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b708fffc3741ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref15599582954804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59aeb02e8354c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4206398fe6f7476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b708fffc3741ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>