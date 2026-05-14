--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82baa86f83f4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7d920c8b0b413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b708fffc3741ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddccee9d5d349e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4206398fe6f7476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b708fffc3741ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f615f0c565d41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddccee9d5d349e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>62,491</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,413</x:t>
-[...75 lines deleted...]
-          <x:t>62,736</x:t>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,477</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>62,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>