--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7d920c8b0b413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra278c7fe5a2842fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ddccee9d5d349e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05875019577946fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f615f0c565d41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ddccee9d5d349e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd0400e3e4c4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05875019577946fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>62,531</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,453</x:t>
-[...65 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,805</x:t>
-[...333 lines deleted...]
-          <x:t>62,433</x:t>
+          <x:t>62,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>