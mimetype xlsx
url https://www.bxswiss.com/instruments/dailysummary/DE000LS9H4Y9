--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra278c7fe5a2842fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra393d647e4f34b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05875019577946fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82afc5ddf3f41cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd0400e3e4c4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05875019577946fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0587aac178574f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82afc5ddf3f41cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>