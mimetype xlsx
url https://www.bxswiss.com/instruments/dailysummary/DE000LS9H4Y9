--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra393d647e4f34b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f180ccd98c4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82afc5ddf3f41cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22c1cecbca74c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0587aac178574f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82afc5ddf3f41cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2c40fd30ab40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22c1cecbca74c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>62,499</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>62,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,671</x:t>
-[...107 lines deleted...]
-          <x:t>62,594</x:t>
+          <x:t>62,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>62,456</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>