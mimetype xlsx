--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f180ccd98c4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re341e75287024b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22c1cecbca74c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R385abb1ddc5f406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2c40fd30ab40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22c1cecbca74c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b9a8ab725f4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R385abb1ddc5f406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,800</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>62,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,868</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>