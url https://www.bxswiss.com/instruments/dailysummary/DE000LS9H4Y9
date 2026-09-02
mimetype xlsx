--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re341e75287024b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35fa72b5cc8f4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R385abb1ddc5f406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efb2a6c7ca5410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b9a8ab725f4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R385abb1ddc5f406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b16aa29e8242d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efb2a6c7ca5410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TrendStärkeSpezial Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4Y9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>