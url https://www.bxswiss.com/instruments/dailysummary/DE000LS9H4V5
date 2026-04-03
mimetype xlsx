--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b04879ff4914ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d10fbf019574be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbc6d3dd2de4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46cf07f01b34b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7770c348bc5497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbc6d3dd2de4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479188bbf5a34cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46cf07f01b34b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>146,568</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,326</x:t>
-[...620 lines deleted...]
-          <x:t>144,836</x:t>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>