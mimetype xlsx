--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d10fbf019574be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78fb313e21040d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46cf07f01b34b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc233119ab0ea425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479188bbf5a34cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46cf07f01b34b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23600a9cc8b84f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc233119ab0ea425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>