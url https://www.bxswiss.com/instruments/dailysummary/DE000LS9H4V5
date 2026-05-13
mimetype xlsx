--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78fb313e21040d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0789cef2846d4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc233119ab0ea425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152afdfbb1ba4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23600a9cc8b84f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc233119ab0ea425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73df8e647a149d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152afdfbb1ba4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>146,842</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,659</x:t>
-[...458 lines deleted...]
-          <x:t>146,751</x:t>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,808</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>146,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>