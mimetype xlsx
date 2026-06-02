--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0789cef2846d4053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a493ef57e945d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152afdfbb1ba4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ff45f6019b4aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73df8e647a149d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152afdfbb1ba4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f26816b5cdd4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ff45f6019b4aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>146,751</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>146,662</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>146,759</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,545</x:t>
-[...134 lines deleted...]
-          <x:t>146,808</x:t>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>