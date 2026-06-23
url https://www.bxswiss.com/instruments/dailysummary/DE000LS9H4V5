--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a493ef57e945d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41047c15b2dd487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ff45f6019b4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34cfbf7370e49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f26816b5cdd4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ff45f6019b4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f4044cea0342cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34cfbf7370e49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>146,759</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,545</x:t>
-[...362 lines deleted...]
-          <x:t>146,112</x:t>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,981</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>146,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,007</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>