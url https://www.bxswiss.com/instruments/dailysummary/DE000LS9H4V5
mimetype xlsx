--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41047c15b2dd487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f745320e0cb485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34cfbf7370e49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb4f5d2a40b4c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f4044cea0342cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34cfbf7370e49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc368874235431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb4f5d2a40b4c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>146,921</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>147,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,040</x:t>
-[...124 lines deleted...]
-          <x:t>147,311</x:t>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,140</x:t>
-[...75 lines deleted...]
-          <x:t>148,156</x:t>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,103</x:t>
-[...26 lines deleted...]
-          <x:t>147,868</x:t>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>