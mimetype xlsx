--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f745320e0cb485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df8f1f3ced142f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb4f5d2a40b4c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bde6211df5443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc368874235431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb4f5d2a40b4c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071fae45811c4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bde6211df5443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>147,311</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,140</x:t>
-[...75 lines deleted...]
-          <x:t>148,156</x:t>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,103</x:t>
-[...38 lines deleted...]
-          <x:t>147,699</x:t>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,190</x:t>
-[...355 lines deleted...]
-          <x:t>147,430</x:t>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>