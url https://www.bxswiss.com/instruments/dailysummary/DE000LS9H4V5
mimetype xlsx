--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df8f1f3ced142f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd6abdec0ad4e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bde6211df5443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2a2d3480d748ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071fae45811c4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bde6211df5443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a92339184544b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2a2d3480d748ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>