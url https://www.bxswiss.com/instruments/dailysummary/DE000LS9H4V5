--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd6abdec0ad4e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6458d1410884caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2a2d3480d748ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f24014897624fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a92339184544b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2a2d3480d748ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942c0fe4d2874c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f24014897624fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,410</x:t>
-[...48 lines deleted...]
-          <x:t>149,391</x:t>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,310</x:t>
-[...107 lines deleted...]
-          <x:t>149,665</x:t>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>149,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>