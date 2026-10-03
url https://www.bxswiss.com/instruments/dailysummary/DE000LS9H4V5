--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6458d1410884caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154d2a6143ef4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f24014897624fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1088a35fa8e436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942c0fe4d2874c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f24014897624fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064ba72acade4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1088a35fa8e436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>149,459</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>150,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>