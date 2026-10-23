--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154d2a6143ef4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22858ffcb99941d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1088a35fa8e436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1104f0dc8954014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064ba72acade4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1088a35fa8e436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabc783aab8c4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1104f0dc8954014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ostdeutsche Wirtschaft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4V5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>