--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5e7d15ef7c4b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a80c5bb53e04752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra809ca413c68481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65976db137cf4a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9950471f7e9848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra809ca413c68481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90195a346f942dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65976db137cf4a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>