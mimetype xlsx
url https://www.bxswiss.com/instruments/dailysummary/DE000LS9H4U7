--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a80c5bb53e04752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f5357fd4d14514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65976db137cf4a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc752b221ef447b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90195a346f942dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65976db137cf4a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979dc366d63c4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc752b221ef447b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>