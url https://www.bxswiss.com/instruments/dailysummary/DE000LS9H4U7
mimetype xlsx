--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f5357fd4d14514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e451de46e19421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc752b221ef447b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff6ffcffc39b40a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979dc366d63c4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc752b221ef447b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0c60c033e240cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff6ffcffc39b40a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>369,692</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>367,567</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>371,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,382</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>