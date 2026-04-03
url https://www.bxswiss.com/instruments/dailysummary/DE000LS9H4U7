--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7616f3eddb483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fedd47b3f9a4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec92dcec478417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120266303ae242d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8502de34873b48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec92dcec478417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9587f7b7400d4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120266303ae242d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>