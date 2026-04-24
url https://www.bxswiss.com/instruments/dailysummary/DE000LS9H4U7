--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fedd47b3f9a4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca6e3d782674063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120266303ae242d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3196b5a4954eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9587f7b7400d4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120266303ae242d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758bbf9ca5114d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3196b5a4954eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>