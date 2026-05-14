--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca6e3d782674063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398dcf77cd6c45f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3196b5a4954eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885bed0da25a4695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758bbf9ca5114d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3196b5a4954eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d8affd5d674ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885bed0da25a4695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>