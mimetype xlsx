--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398dcf77cd6c45f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f051f9b6a6a48b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885bed0da25a4695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb11a91b26b94fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d8affd5d674ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885bed0da25a4695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90a3bd760549e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb11a91b26b94fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>