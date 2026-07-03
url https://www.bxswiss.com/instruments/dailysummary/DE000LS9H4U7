--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f051f9b6a6a48b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569e926deea34ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb11a91b26b94fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b10f4b0024882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90a3bd760549e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb11a91b26b94fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273671a5c13d435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b10f4b0024882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>