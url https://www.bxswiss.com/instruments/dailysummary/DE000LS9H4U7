--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569e926deea34ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbcc6c2aa144bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b10f4b0024882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a15287173c741e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273671a5c13d435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b10f4b0024882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3022d9b9b53c4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a15287173c741e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>