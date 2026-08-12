--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbcc6c2aa144bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b8ebc5b2354b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a15287173c741e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4802ebde9cc44acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3022d9b9b53c4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a15287173c741e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5caa8f62cc34f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4802ebde9cc44acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>360,489</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>348,137</x:t>
-[...593 lines deleted...]
-          <x:t>358,035</x:t>
+          <x:t>344,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>