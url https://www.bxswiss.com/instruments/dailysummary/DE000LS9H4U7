--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b8ebc5b2354b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5e7d15ef7c4b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4802ebde9cc44acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra809ca413c68481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5caa8f62cc34f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4802ebde9cc44acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9950471f7e9848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra809ca413c68481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WorldMap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4U7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>