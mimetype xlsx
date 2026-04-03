--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5209f9de162341e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58781bc0f96143ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47618ec5ac2f4bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5fee87e3604305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefaf4b3f1fe4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47618ec5ac2f4bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9184926054c548ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5fee87e3604305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>132,966</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>