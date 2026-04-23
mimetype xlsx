--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58781bc0f96143ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5e63244d6b4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5fee87e3604305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a80785140ce446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9184926054c548ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5fee87e3604305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc009b0c7310e4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a80785140ce446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,421</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>