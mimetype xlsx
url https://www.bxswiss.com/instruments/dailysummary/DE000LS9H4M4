--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5e63244d6b4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4538224e50fe475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a80785140ce446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb84e4269c644c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc009b0c7310e4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a80785140ce446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a277c05c4545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb84e4269c644c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>