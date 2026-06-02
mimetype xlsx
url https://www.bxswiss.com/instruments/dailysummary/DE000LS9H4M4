--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4538224e50fe475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15afa183ee64345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb84e4269c644c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4dcfa101e24ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a277c05c4545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb84e4269c644c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab05f2d1d054dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4dcfa101e24ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>