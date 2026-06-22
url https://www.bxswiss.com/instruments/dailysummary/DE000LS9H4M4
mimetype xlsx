--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15afa183ee64345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc066c6a472834e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4dcfa101e24ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed25ac4fca2435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab05f2d1d054dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4dcfa101e24ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad970d611b54861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed25ac4fca2435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>