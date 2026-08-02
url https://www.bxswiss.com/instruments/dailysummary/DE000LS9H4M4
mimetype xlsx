--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc066c6a472834e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388e0d0f7bf64dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed25ac4fca2435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24eb4bd4e7074205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad970d611b54861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed25ac4fca2435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6b25b655a246d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24eb4bd4e7074205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>137,779</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>