--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388e0d0f7bf64dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd354b0d903a94c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24eb4bd4e7074205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5b131d2c5c4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6b25b655a246d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24eb4bd4e7074205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7d97afc3a44fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5b131d2c5c4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>