--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd354b0d903a94c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d9e12395b8462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5b131d2c5c4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a698809202e4cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7d97afc3a44fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5b131d2c5c4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fef4482d8e4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a698809202e4cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>