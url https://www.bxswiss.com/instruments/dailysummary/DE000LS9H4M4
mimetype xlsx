--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d9e12395b8462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca789f1a5cfc409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a698809202e4cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31887e2a97d44827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fef4482d8e4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a698809202e4cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ebfa4f166046d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31887e2a97d44827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>