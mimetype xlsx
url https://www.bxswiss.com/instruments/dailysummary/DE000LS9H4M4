--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca789f1a5cfc409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335705f772db4d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31887e2a97d44827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8beb2833d0477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ebfa4f166046d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31887e2a97d44827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed49e10b8d64aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8beb2833d0477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>143,423</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,522</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>144,903</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>