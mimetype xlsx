--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc26541dc9f4a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491c6ebe37bf4eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e202ece2ee64e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852e6fd31ae4476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afce2b253bf4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e202ece2ee64e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab408acd2274b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852e6fd31ae4476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>