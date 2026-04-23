--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491c6ebe37bf4eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f6b9a565454254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852e6fd31ae4476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837c549d44ce481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab408acd2274b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852e6fd31ae4476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909058027d544206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837c549d44ce481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>