--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f6b9a565454254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373498ed4333438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837c549d44ce481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eeccb6999ad4b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909058027d544206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837c549d44ce481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ad38e8024a4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eeccb6999ad4b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>