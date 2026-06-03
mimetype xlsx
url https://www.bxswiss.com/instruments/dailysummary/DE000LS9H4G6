--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373498ed4333438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2224e2d701ad4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eeccb6999ad4b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e4be7671f34087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ad38e8024a4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eeccb6999ad4b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21d2a6bd3924384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e4be7671f34087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>