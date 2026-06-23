--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2224e2d701ad4949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387e470d7ad740c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e4be7671f34087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c680cfd54d43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21d2a6bd3924384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e4be7671f34087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d09594de3847b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c680cfd54d43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>