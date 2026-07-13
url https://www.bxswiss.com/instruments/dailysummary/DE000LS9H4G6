--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387e470d7ad740c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f01f46f2f949dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c680cfd54d43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47eee27638634d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d09594de3847b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c680cfd54d43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2426ea8426ed403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47eee27638634d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>