--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f01f46f2f949dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60784f3203ca44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47eee27638634d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e63ad9ce5e8485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2426ea8426ed403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47eee27638634d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ecdf4bd5f4e4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e63ad9ce5e8485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>