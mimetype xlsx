--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60784f3203ca44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6168e20e4be4ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e63ad9ce5e8485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9fb1db8900e43f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ecdf4bd5f4e4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e63ad9ce5e8485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5015670453e9496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9fb1db8900e43f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>