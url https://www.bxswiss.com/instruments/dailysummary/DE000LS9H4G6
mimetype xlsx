--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6168e20e4be4ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a0f9c776e44f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9fb1db8900e43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1d76e18f374cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5015670453e9496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9fb1db8900e43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2028c814f1a54691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1d76e18f374cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>