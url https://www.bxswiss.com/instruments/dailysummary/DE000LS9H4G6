--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a0f9c776e44f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a9913f06394d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1d76e18f374cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22d7cb493684a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2028c814f1a54691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1d76e18f374cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72324ccc7524269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22d7cb493684a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>