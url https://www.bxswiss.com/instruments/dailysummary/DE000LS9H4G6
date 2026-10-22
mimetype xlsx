--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a9913f06394d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf424e4010e294354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22d7cb493684a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba9f81886184b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72324ccc7524269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22d7cb493684a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6abff96107497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba9f81886184b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>