--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6189f4319bf543f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c70369f6d9472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b6ec6cc86f4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61850edf8d74ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64ba7e1a3dc42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b6ec6cc86f4c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce2e6d6e3fe4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61850edf8d74ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>