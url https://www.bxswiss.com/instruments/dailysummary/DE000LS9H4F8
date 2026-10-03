--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c70369f6d9472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1aedce3c6474324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61850edf8d74ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfb55fc35a147bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce2e6d6e3fe4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61850edf8d74ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719ef14f59ac4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfb55fc35a147bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>428,357</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,239</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>