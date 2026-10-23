--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1aedce3c6474324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d79bb465b1d4afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfb55fc35a147bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a8746184e2441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719ef14f59ac4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfb55fc35a147bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1f6167e53042f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a8746184e2441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>