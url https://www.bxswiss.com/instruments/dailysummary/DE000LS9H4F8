--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3b313da52240d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40da2c6d451543c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977164ae5be945d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872a37de2ba74643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6bf98b71934048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977164ae5be945d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e47273365ae4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872a37de2ba74643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>