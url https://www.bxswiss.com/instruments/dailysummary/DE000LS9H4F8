--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40da2c6d451543c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13f8888a1b46c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872a37de2ba74643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07bedaf70dc347d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e47273365ae4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872a37de2ba74643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb164e569c0f44488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07bedaf70dc347d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>