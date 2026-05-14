--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13f8888a1b46c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9563667d65c14cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07bedaf70dc347d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0706b5e1074cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb164e569c0f44488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07bedaf70dc347d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5866fd2086a84b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0706b5e1074cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>