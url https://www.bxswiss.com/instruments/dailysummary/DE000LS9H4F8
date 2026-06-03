--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9563667d65c14cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cb473408e0468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0706b5e1074cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb802d98699a4ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5866fd2086a84b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0706b5e1074cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9a412cb53b4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb802d98699a4ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>