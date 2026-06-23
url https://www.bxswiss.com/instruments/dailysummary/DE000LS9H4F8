--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cb473408e0468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9a8b514e7c4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb802d98699a4ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc437b60a984374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9a412cb53b4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb802d98699a4ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4023b6cd9fbe4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc437b60a984374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>