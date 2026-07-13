--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9a8b514e7c4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb973e7284c024b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc437b60a984374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71276d031174fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4023b6cd9fbe4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc437b60a984374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ccb9602a1614f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71276d031174fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>