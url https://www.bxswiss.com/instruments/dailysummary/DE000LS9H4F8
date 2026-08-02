--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb973e7284c024b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7172382e57854830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71276d031174fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a8ba6c2f164c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ccb9602a1614f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71276d031174fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5d55422d27457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a8ba6c2f164c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>