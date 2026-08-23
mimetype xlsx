--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7172382e57854830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6189f4319bf543f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a8ba6c2f164c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b6ec6cc86f4c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5d55422d27457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a8ba6c2f164c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64ba7e1a3dc42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b6ec6cc86f4c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRD-Methode</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4F8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>