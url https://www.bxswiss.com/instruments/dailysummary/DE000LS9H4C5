--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e4792219c54c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d7de279a3e442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a8b65467db4b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170da53165204b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac122b06b5b44408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a8b65467db4b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82b5324d6464b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170da53165204b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>