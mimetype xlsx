--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d7de279a3e442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223e4000dd3e44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170da53165204b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71668d76f0274a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82b5324d6464b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170da53165204b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6abee65111446a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71668d76f0274a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>