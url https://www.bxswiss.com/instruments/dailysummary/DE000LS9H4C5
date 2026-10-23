--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223e4000dd3e44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96df50375faf4cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71668d76f0274a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9f55d68c8c4767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6abee65111446a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71668d76f0274a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863cf449425742ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9f55d68c8c4767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>