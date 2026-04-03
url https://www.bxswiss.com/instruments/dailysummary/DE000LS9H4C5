--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5afce6c7a24baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeee87e79d0c4e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree311c389ac943ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62965f62ede4495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30279e010cc94dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree311c389ac943ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9151444eec684eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62965f62ede4495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>