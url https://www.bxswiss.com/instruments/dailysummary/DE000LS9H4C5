--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeee87e79d0c4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ccfc9ec2b240bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62965f62ede4495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec67b5f2dde445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9151444eec684eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62965f62ede4495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbef26fafe041a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec67b5f2dde445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>