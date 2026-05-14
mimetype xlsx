--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ccfc9ec2b240bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06718b01200e4a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec67b5f2dde445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c39182ed7cc43f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbef26fafe041a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec67b5f2dde445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b8d5056f5ec45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c39182ed7cc43f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>