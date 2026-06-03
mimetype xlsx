--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06718b01200e4a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8233a0a87c4669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c39182ed7cc43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3d210928bb40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b8d5056f5ec45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c39182ed7cc43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5808553c55c947fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3d210928bb40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>