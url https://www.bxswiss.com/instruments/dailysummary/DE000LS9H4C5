--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8233a0a87c4669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cf7c017e7f44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3d210928bb40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7051d824324d4dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5808553c55c947fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3d210928bb40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7265760dff9b4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7051d824324d4dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>