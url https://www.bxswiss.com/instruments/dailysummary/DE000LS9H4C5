--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cf7c017e7f44f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c869733ed7a4710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7051d824324d4dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da18f299f364d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7265760dff9b4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7051d824324d4dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5394d9366904a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da18f299f364d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>