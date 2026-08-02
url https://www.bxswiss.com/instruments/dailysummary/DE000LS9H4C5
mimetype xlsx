--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c869733ed7a4710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823b3a88dcbb494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da18f299f364d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f6df1b5bd44bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5394d9366904a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da18f299f364d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e43bde011440ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f6df1b5bd44bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>