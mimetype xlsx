--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823b3a88dcbb494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e4792219c54c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f6df1b5bd44bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a8b65467db4b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e43bde011440ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f6df1b5bd44bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac122b06b5b44408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a8b65467db4b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4C5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>176,491</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>174,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>