--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f67a504c965444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ba7fe245834cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2002efa85e734b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90437fed576f48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54816e56f204adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2002efa85e734b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebef985a6774736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90437fed576f48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>