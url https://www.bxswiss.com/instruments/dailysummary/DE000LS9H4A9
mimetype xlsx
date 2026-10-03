--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ba7fe245834cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374f6b98b7a24491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90437fed576f48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89cb032a9d814f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebef985a6774736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90437fed576f48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6334e27aa14217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89cb032a9d814f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>378,294</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,347</x:t>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>