--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374f6b98b7a24491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc6c2544fa445de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89cb032a9d814f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f65fe6560c472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6334e27aa14217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89cb032a9d814f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd035cbc359c4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f65fe6560c472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>