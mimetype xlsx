--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e553f43a484ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9cfe15b6d74f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cbe809e0554ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2dd80a6264489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a84053176b24349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cbe809e0554ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf96271f36584df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2dd80a6264489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>