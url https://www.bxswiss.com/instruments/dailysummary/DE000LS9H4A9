--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9cfe15b6d74f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8154d58cd304972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2dd80a6264489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84ed176013b400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf96271f36584df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2dd80a6264489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dfb19b15a54b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84ed176013b400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>