--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8154d58cd304972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf81d54e88d84f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84ed176013b400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6076ad2ed0d34cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dfb19b15a54b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84ed176013b400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae5c70a4ea740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6076ad2ed0d34cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>