--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf81d54e88d84f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ff78c8ce7c4120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6076ad2ed0d34cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370f8771bf124cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae5c70a4ea740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6076ad2ed0d34cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0937e277262d4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370f8771bf124cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>