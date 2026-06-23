--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ff78c8ce7c4120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194b56ffa4df4f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370f8771bf124cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f0008679f84cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0937e277262d4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370f8771bf124cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0688faf03266417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f0008679f84cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>