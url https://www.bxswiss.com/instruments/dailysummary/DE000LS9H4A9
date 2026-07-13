--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194b56ffa4df4f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9896977cadb94382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f0008679f84cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dacc8504c2f4e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0688faf03266417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f0008679f84cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7aeee6c8394ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dacc8504c2f4e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>