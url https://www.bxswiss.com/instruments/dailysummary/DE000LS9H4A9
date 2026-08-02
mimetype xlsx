--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9896977cadb94382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c9eb36e9664c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dacc8504c2f4e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4607a122518c4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7aeee6c8394ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dacc8504c2f4e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99761a1a331442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4607a122518c4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>