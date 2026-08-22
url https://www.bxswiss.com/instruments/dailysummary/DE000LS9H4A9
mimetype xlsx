--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c9eb36e9664c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f67a504c965444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4607a122518c4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2002efa85e734b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99761a1a331442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4607a122518c4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54816e56f204adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2002efa85e734b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth - top brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H4A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>