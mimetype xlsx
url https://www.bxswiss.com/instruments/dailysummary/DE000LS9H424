--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeadd421e26144c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32511b71e294cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4660e75783674e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b9a6908e0f4aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452cbb85faf44608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4660e75783674e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23046583e5bd4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b9a6908e0f4aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>