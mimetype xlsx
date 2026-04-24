--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32511b71e294cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1534e4f0f94a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b9a6908e0f4aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6bc76167534293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23046583e5bd4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b9a6908e0f4aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a36503c4a6a4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6bc76167534293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>31,397</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>33,088</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>