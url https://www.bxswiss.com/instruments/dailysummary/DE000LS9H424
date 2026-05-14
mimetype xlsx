--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1534e4f0f94a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c9f774fb50458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6bc76167534293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c7b5ccac17405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a36503c4a6a4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6bc76167534293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef9bd4ef3b74642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c7b5ccac17405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>