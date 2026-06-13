--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c9f774fb50458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5ba1c9e1624fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c7b5ccac17405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc59baa52a8d46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef9bd4ef3b74642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c7b5ccac17405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc767473080d34110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc59baa52a8d46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>35,303</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>36,752</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>