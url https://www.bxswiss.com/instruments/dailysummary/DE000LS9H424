--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5ba1c9e1624fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef27287c6c421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc59baa52a8d46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d42fa27b9e445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc767473080d34110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc59baa52a8d46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383633aa581146a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d42fa27b9e445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...549 lines deleted...]
-          <x:t>32,570</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,243</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>31,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,992</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>31,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>