--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef27287c6c421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1d313653dc414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d42fa27b9e445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099e2d9599504fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383633aa581146a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d42fa27b9e445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R882cf7817e524b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099e2d9599504fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>