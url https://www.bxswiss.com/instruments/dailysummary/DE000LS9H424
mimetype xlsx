--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1d313653dc414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0902beca6f3946aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099e2d9599504fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c46ed5626894ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R882cf7817e524b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099e2d9599504fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ce16bdebcc4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c46ed5626894ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>31,026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>