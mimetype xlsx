--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0902beca6f3946aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255525a063d94aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c46ed5626894ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ffa8abcd0854b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ce16bdebcc4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c46ed5626894ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be3b2cfdbd64efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ffa8abcd0854b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trüffelschweinchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>