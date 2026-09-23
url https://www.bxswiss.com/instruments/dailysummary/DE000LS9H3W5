--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fff872ecc3e4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786d9388cc644e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ebb4f28a994622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f44c0bf9904203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9948363862964843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ebb4f28a994622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4777a2a7df4543df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f44c0bf9904203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>122,489</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,055</x:t>
-[...269 lines deleted...]
-          <x:t>122,488</x:t>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>