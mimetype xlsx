--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786d9388cc644e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7501ddd85cf44e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f44c0bf9904203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c68a8fede1648c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4777a2a7df4543df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f44c0bf9904203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043de4eb30b342e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c68a8fede1648c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>