--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7501ddd85cf44e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e83be23dd4486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c68a8fede1648c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560ed1a0fb7d4a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043de4eb30b342e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c68a8fede1648c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4211e7e8d2c2443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560ed1a0fb7d4a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>