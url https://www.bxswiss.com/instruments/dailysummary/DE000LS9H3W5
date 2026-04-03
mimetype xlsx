--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf2ac02fb97480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150becffde2b4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22246320634c4a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1892847f41b142de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27ea57c87de4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22246320634c4a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26288942b90409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1892847f41b142de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>