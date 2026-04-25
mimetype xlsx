--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150becffde2b4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae41f3b780c14207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1892847f41b142de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb53d79c8944f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26288942b90409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1892847f41b142de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d29ecec867493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb53d79c8944f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>111,271</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,732</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>109,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,941</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>