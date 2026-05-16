--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae41f3b780c14207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0e13c1ad9746d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb53d79c8944f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fb10270dd74d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d29ecec867493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb53d79c8944f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9acb6cb688242cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fb10270dd74d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>