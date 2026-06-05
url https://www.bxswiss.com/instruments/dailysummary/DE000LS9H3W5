--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0e13c1ad9746d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a236eecd264b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fb10270dd74d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6672978d554c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9acb6cb688242cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fb10270dd74d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ef02a39f444817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6672978d554c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>