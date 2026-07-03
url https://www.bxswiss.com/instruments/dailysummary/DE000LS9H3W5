--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a236eecd264b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5166c0573f8d48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6672978d554c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a940bcef28d4870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ef02a39f444817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6672978d554c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de8ba2a1a244a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a940bcef28d4870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>