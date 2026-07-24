--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5166c0573f8d48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad64ad345ebb41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a940bcef28d4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4443d4c369f94e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de8ba2a1a244a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a940bcef28d4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1746c6cd914e4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4443d4c369f94e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>