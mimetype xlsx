--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad64ad345ebb41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e24bb54e764408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4443d4c369f94e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0234753640b4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1746c6cd914e4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4443d4c369f94e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad2ce04952e4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0234753640b4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>116,002</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,820</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>115,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>