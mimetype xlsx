--- v11 (2026-08-13)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e24bb54e764408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fff872ecc3e4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0234753640b4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ebb4f28a994622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad2ce04952e4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0234753640b4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9948363862964843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ebb4f28a994622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3W5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>