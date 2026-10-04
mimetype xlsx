--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70d5b9135c3420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a23477b34c84f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd359ac28470844da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4514fc8cb3444830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3265079212744e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd359ac28470844da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6300dd9514424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4514fc8cb3444830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>