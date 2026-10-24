--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a23477b34c84f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03672d97488349f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4514fc8cb3444830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c9bcc0babf4b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6300dd9514424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4514fc8cb3444830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80b1992026b431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c9bcc0babf4b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>