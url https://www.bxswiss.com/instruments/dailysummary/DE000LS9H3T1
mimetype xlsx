--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra801a0382baf4590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239bdd7a8fed419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R194285f19a904b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0c70d85ac14f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92108b7e024a482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R194285f19a904b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8ea8e5a2cf477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0c70d85ac14f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>