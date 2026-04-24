--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239bdd7a8fed419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8166483e3d2e446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0c70d85ac14f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90769927f414510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8ea8e5a2cf477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0c70d85ac14f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c99eba0ccd4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90769927f414510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>