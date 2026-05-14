--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8166483e3d2e446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa260a2163b440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90769927f414510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca92cdb56bb34d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c99eba0ccd4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90769927f414510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4cf15aa04b4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca92cdb56bb34d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>