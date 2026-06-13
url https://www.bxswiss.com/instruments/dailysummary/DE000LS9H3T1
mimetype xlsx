--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa260a2163b440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c95e4cc8a44297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca92cdb56bb34d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f0fabc013b41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4cf15aa04b4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca92cdb56bb34d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e4388000b4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f0fabc013b41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>