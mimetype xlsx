--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c95e4cc8a44297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe83c231c064e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f0fabc013b41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365593756e2f4ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e4388000b4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f0fabc013b41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07aa13f76d3b4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365593756e2f4ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,144</x:t>
-[...576 lines deleted...]
-          <x:t>209,001</x:t>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>