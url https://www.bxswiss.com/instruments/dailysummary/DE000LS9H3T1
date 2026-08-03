--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe83c231c064e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a41b050d6254a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365593756e2f4ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd27559193ef34edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07aa13f76d3b4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365593756e2f4ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e91c21b5e284ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd27559193ef34edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>