--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a41b050d6254a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815117b7e479403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd27559193ef34edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6c3e51f04b45a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e91c21b5e284ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd27559193ef34edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac814682088f4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6c3e51f04b45a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>