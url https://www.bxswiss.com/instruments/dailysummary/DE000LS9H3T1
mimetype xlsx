--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815117b7e479403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70d5b9135c3420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6c3e51f04b45a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd359ac28470844da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac814682088f4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6c3e51f04b45a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3265079212744e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd359ac28470844da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Next Banking Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H3T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>