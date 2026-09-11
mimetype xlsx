--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afcc14fe8014674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93faf9e74cc4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a767e8a99b48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6352c9d85df42af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed0097c62f74bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a767e8a99b48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5428a4508a4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6352c9d85df42af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>51,925</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>