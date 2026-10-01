--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93faf9e74cc4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dd0b201fe54d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6352c9d85df42af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f672eeaa3b4e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5428a4508a4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6352c9d85df42af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da8f74f7c85421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f672eeaa3b4e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>54,311</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,835</x:t>
-[...350 lines deleted...]
-          <x:t>52,642</x:t>
+          <x:t>54,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>