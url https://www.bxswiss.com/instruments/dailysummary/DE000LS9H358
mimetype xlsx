--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dd0b201fe54d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba12bdecaf740e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28f672eeaa3b4e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48a29dc80d344b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da8f74f7c85421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28f672eeaa3b4e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a457272096842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48a29dc80d344b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>51,557</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,581</x:t>
-[...490 lines deleted...]
-          <x:t>53,205</x:t>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>