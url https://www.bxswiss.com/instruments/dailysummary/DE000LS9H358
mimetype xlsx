--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ff74fd5d894fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15e18eb07e54d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b8c8d1dea74fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c46b24faae4156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f8fd6544b14ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b8c8d1dea74fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3c015444764a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c46b24faae4156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>