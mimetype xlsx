--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15e18eb07e54d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae86f43d4c1846d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c46b24faae4156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd51a8c61ffb45f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3c015444764a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c46b24faae4156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878cb89212444831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd51a8c61ffb45f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>