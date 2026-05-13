--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae86f43d4c1846d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb22dc90814d4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd51a8c61ffb45f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c158f0323b44c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878cb89212444831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd51a8c61ffb45f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2202011ccf8e4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c158f0323b44c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,941</x:t>
-[...549 lines deleted...]
-          <x:t>47,260</x:t>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>