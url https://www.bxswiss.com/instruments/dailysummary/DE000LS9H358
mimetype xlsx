--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb22dc90814d4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeac9f3d061d4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c158f0323b44c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899d1394b9914673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2202011ccf8e4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c158f0323b44c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11599a058694ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899d1394b9914673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,283</x:t>
-[...279 lines deleted...]
-          <x:t>44,375</x:t>
+          <x:t>44,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>