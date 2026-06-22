--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeac9f3d061d4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e35f7afe1204b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899d1394b9914673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31020e5a374f41b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11599a058694ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899d1394b9914673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f484680c4d646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31020e5a374f41b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>