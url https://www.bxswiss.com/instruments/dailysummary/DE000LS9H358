--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e35f7afe1204b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c317d85e574a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31020e5a374f41b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c05d03ebedb4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f484680c4d646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31020e5a374f41b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab7bf8797534d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c05d03ebedb4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>