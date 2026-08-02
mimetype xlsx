--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c317d85e574a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afcc14fe8014674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c05d03ebedb4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a767e8a99b48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab7bf8797534d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c05d03ebedb4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed0097c62f74bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a767e8a99b48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Strategie Blue-Chips DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>