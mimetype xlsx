--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4cd0a353da429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff725f5682844867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c91bffc7ceb4c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6424430b74e2443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f9cebe3dc646f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c91bffc7ceb4c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5f97b1760c446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6424430b74e2443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>154,361</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,457</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>154,998</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>