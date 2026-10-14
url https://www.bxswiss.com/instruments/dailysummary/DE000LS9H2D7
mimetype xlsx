--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff725f5682844867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051ef77a652846fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6424430b74e2443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410eae7081114ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5f97b1760c446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6424430b74e2443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a70f177941e4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410eae7081114ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>