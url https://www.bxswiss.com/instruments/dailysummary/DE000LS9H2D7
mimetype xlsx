--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051ef77a652846fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f074c41f1174130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410eae7081114ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67520f320f3248f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a70f177941e4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410eae7081114ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7226f92e03a145ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67520f320f3248f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>151,560</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>151,374</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>