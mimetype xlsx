--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aac819278a4273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cdb5bed78c4321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b57a5c295e4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f3d60e76f34cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12dfc814d0d4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b57a5c295e4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd482e134f264401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f3d60e76f34cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>