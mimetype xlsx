--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cdb5bed78c4321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf6614638d74f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f3d60e76f34cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16dd63d210ca456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd482e134f264401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f3d60e76f34cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133dd377deee4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16dd63d210ca456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,152</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>