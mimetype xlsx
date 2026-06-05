--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf6614638d74f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d2589a02fc47f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16dd63d210ca456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13683781e08b4c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133dd377deee4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16dd63d210ca456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da24c4840264f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13683781e08b4c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>146,023</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,488</x:t>
-[...33 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>145,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,607</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>145,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,847</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>