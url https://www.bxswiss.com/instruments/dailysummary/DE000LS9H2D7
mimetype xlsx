--- v7 (2026-06-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d2589a02fc47f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acf625a58a14d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13683781e08b4c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccedca77f8384114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da24c4840264f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13683781e08b4c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8de090f75f341f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccedca77f8384114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...549 lines deleted...]
-          <x:t>148,414</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,402</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>146,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>