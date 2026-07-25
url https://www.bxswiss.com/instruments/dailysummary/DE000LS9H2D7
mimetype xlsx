--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acf625a58a14d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cf441c98884a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccedca77f8384114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651b4d6186a34438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8de090f75f341f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccedca77f8384114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091915af9a744b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651b4d6186a34438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>147,760</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,451</x:t>
-[...355 lines deleted...]
-          <x:t>152,160</x:t>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>