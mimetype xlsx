--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cf441c98884a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15b4946b9fc4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651b4d6186a34438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e401e4c2065410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091915af9a744b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651b4d6186a34438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7434f63db848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e401e4c2065410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>