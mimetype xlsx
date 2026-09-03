--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15b4946b9fc4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4cd0a353da429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e401e4c2065410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c91bffc7ceb4c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7434f63db848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e401e4c2065410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f9cebe3dc646f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c91bffc7ceb4c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PlainAlpha Europe Target Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2D7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>