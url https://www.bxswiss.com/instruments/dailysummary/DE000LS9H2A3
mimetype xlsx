--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1ec6dad3a6420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe587806e384f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492dfbb6536b4073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7caad04c514170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3938db80ac4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492dfbb6536b4073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401786a2cbac47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7caad04c514170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>