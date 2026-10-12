--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe587806e384f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf888f4d257954457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7caad04c514170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6887949896c64dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401786a2cbac47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7caad04c514170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845758b919ba4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6887949896c64dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>224,701</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>223,902</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>224,380</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>226,372</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>