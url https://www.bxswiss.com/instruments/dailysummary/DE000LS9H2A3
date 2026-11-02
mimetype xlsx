--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf888f4d257954457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re606ccdbfa6b4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6887949896c64dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21154ca85f4416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845758b919ba4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6887949896c64dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73934ed845e54307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21154ca85f4416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>224,380</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>223,934</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...505 lines deleted...]
-          <x:t>226,759</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>