--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507482aaa8214c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be8142b5d2745a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93122add30ea4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81279af4033471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ffbcd267c84f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93122add30ea4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594deca6ca764345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81279af4033471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>