--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be8142b5d2745a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741782c1aab1466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81279af4033471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9ad85aa5924710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594deca6ca764345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81279af4033471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6872f6638f4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9ad85aa5924710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>