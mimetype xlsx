--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741782c1aab1466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35617b253c634473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9ad85aa5924710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e11d6ec8d846d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6872f6638f4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9ad85aa5924710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd450b2ba48794dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e11d6ec8d846d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>207,904</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>