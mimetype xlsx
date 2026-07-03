--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35617b253c634473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b633d8ecca6440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e11d6ec8d846d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7a3e7a9a084699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd450b2ba48794dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e11d6ec8d846d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd338bb6f48441d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7a3e7a9a084699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,021</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,736</x:t>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>