--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b633d8ecca6440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0c3a15ed5d498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7a3e7a9a084699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb14be02fe2a44370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd338bb6f48441d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7a3e7a9a084699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5482c06aec74afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb14be02fe2a44370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>