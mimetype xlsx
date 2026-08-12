--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0c3a15ed5d498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e7fee48da34d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb14be02fe2a44370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376798ec0d474b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5482c06aec74afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb14be02fe2a44370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f3583ecd374e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376798ec0d474b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>