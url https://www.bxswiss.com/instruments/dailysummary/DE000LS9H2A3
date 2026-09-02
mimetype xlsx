--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e7fee48da34d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1ec6dad3a6420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376798ec0d474b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492dfbb6536b4073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f3583ecd374e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376798ec0d474b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3938db80ac4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492dfbb6536b4073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H2A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>