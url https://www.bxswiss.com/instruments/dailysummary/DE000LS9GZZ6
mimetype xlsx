--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3edc5f205efe4c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22bf70a809a42ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22849ee619145cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83aeff3d9b114748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b1426a6dc64ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22849ee619145cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff88f7a20d78464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83aeff3d9b114748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,666</x:t>
-[...16 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,005</x:t>
-[...522 lines deleted...]
-          <x:t>102,357</x:t>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>