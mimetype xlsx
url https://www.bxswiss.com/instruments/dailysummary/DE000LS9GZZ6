--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22bf70a809a42ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref42993c86ad4acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83aeff3d9b114748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527dff8888e64729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff88f7a20d78464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83aeff3d9b114748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4819eb40fe4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527dff8888e64729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>