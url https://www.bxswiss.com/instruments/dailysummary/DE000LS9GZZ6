--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref42993c86ad4acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ecdb89502c14eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527dff8888e64729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad7532d74354d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4819eb40fe4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527dff8888e64729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7565cccc7fb042a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad7532d74354d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>