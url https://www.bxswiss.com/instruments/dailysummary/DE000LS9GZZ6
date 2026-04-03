--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7292970449ca46be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b7d62ed0eac4faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra292a9b57e5f4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927da572a4c34d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82198b537894a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra292a9b57e5f4bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa38d5390c664053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927da572a4c34d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>