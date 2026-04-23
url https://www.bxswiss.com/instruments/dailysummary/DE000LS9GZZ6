--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b7d62ed0eac4faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fba5d229794eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927da572a4c34d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825b324f9bf54826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa38d5390c664053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927da572a4c34d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124ad3c3410e4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825b324f9bf54826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>