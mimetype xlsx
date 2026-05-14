--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fba5d229794eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74c8e13825a4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825b324f9bf54826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b53967e43e4cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124ad3c3410e4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825b324f9bf54826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5cd27099414ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b53967e43e4cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>