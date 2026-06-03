--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74c8e13825a4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd2fa61affb4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b53967e43e4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77d881acd044f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5cd27099414ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b53967e43e4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6d566701b6481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77d881acd044f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>