--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd2fa61affb4000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d5c0b886e344d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77d881acd044f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d2dcc00b914a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6d566701b6481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77d881acd044f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b8313cbdcd47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d2dcc00b914a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,532 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>110,770</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,336</x:t>
-[...404 lines deleted...]
-          <x:t>116,469</x:t>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>