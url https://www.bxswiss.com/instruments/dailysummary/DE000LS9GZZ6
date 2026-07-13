--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d5c0b886e344d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccad430e16e44303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d2dcc00b914a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4886722341404184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b8313cbdcd47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d2dcc00b914a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7368148357f1419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4886722341404184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>