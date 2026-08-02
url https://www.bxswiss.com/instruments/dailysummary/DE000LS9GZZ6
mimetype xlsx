--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccad430e16e44303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cab35938a014e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4886722341404184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f4f7fde9294334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7368148357f1419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4886722341404184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa3e98026f049c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f4f7fde9294334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>