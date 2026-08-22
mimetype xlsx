--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cab35938a014e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3edc5f205efe4c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f4f7fde9294334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22849ee619145cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa3e98026f049c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f4f7fde9294334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b1426a6dc64ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22849ee619145cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>