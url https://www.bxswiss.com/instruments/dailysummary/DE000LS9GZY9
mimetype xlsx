--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da16b176b2846fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e48c98de87462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f29b96f6ee4a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb55ffb4425b4444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9aaeda56fef4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f29b96f6ee4a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd2fcf26cdf470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb55ffb4425b4444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>