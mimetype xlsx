--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e48c98de87462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d75badabbf4fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb55ffb4425b4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7a4e7ca0cc472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd2fcf26cdf470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb55ffb4425b4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ea8f28bff449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7a4e7ca0cc472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>