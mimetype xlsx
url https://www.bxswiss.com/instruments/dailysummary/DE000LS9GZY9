--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d75badabbf4fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d47a27f7a1d409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7a4e7ca0cc472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7f61a99d134016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ea8f28bff449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7a4e7ca0cc472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re165b572571f460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7f61a99d134016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>