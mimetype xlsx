--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf996ad1c457e4150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801b8292f76c4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9f7d7e35f04f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37941c4b996434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d120a0a04bf49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9f7d7e35f04f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6906917abedb45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37941c4b996434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>318,028</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>