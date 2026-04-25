--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801b8292f76c4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ded895fe5e14e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37941c4b996434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4d2cc76f3442d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6906917abedb45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37941c4b996434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83a961512454111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4d2cc76f3442d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>