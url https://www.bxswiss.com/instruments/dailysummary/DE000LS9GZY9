--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ded895fe5e14e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d14aed86da43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4d2cc76f3442d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca5b1044669490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83a961512454111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4d2cc76f3442d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8a559a79ee4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca5b1044669490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>