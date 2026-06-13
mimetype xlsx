--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d14aed86da43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55d8e5bf78f4237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca5b1044669490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a997f1042244e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8a559a79ee4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca5b1044669490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d61ca12020c41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a997f1042244e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>