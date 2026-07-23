--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55d8e5bf78f4237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f66f7cfafa430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a997f1042244e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fb452a82dd453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d61ca12020c41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a997f1042244e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e0c48a12ee4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fb452a82dd453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>357,752</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>