--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f66f7cfafa430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7743bbc10fe646a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fb452a82dd453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414de3b5aa844841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e0c48a12ee4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fb452a82dd453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5857d0e6e54859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414de3b5aa844841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>