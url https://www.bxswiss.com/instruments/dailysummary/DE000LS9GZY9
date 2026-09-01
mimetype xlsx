--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7743bbc10fe646a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da16b176b2846fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414de3b5aa844841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f29b96f6ee4a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5857d0e6e54859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414de3b5aa844841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9aaeda56fef4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f29b96f6ee4a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergTrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>