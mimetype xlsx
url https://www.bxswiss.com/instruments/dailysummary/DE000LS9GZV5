--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd46f08e04e4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e204dc79dd34260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be6d927998d43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e7e2f75b7c4ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd237635177894ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be6d927998d43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd191e3521c41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e7e2f75b7c4ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>