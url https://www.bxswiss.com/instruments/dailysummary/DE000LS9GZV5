--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e204dc79dd34260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf224dbcbabec4362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e7e2f75b7c4ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba7660f03f34767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd191e3521c41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e7e2f75b7c4ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04ccf0246e24a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba7660f03f34767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...441 lines deleted...]
-          <x:t>99,789</x:t>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>