--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf224dbcbabec4362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2247f0ac0d7a45f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba7660f03f34767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338ae079d53d459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04ccf0246e24a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba7660f03f34767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e3dd40ed6e41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338ae079d53d459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>