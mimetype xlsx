--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2247f0ac0d7a45f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d592016e4e4d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338ae079d53d459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca67e3e95fd4350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e3dd40ed6e41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338ae079d53d459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bc769589b4407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca67e3e95fd4350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>