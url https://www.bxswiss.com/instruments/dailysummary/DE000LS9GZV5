--- v10 (2026-06-03)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d592016e4e4d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e4862019eb4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca67e3e95fd4350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df816ca77e44263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bc769589b4407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca67e3e95fd4350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3c2e0d554a47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df816ca77e44263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>98,342</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,892</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>97,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>