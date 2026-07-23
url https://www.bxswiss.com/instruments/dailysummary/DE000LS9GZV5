--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e4862019eb4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe26d65c12554fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df816ca77e44263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9763235485c4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3c2e0d554a47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df816ca77e44263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec3d3a187924b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9763235485c4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>