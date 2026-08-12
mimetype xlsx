--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe26d65c12554fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6095b2ad978748b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9763235485c4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62efdea171ff4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec3d3a187924b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9763235485c4bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f5f8a762ad4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62efdea171ff4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>