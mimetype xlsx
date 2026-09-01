--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6095b2ad978748b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748b9bd779a344c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62efdea171ff4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f22793a3174098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f5f8a762ad4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62efdea171ff4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142045b991f7498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f22793a3174098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>