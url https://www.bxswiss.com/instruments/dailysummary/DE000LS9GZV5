--- v14 (2026-09-01)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748b9bd779a344c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b18e1c4b8f244bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f22793a3174098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66085345fb5498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142045b991f7498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f22793a3174098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5bf77cb69149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66085345fb5498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...279 lines deleted...]
-          <x:t>102,300</x:t>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>