--- v15 (2026-10-11)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b18e1c4b8f244bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e3501aab834ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66085345fb5498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584dc9a64a9540bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5bf77cb69149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66085345fb5498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d8dec5fe3a4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584dc9a64a9540bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig Top 3+1 ökonomisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>