--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ce98ead4c84afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8c741809724358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf224763b60dd4d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0493ee9bc34c4dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4c28c4e9f542a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf224763b60dd4d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836dbe855eb24290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0493ee9bc34c4dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>