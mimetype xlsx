--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8c741809724358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80c73d35dc94d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0493ee9bc34c4dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eef3fe238234c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836dbe855eb24290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0493ee9bc34c4dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3397c213c18144e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eef3fe238234c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>