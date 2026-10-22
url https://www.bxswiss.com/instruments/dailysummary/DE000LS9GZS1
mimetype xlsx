--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80c73d35dc94d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4333bbe1d4c14dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eef3fe238234c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934b6aa70d5140e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3397c213c18144e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eef3fe238234c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d598d5e74d4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934b6aa70d5140e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,672</x:t>
-[...161 lines deleted...]
-          <x:t>129,737</x:t>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,738</x:t>
-[...350 lines deleted...]
-          <x:t>134,203</x:t>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>