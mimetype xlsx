--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f348ee4f27941ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95803fbe61d44ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3825e3cf808a498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f0db85e11b4fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27392a04569943a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3825e3cf808a498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a921b039164594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f0db85e11b4fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>