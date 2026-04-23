--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95803fbe61d44ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d65b3a4494414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f0db85e11b4fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c91d375a5e4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a921b039164594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f0db85e11b4fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bccc1895a74612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c91d375a5e4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>