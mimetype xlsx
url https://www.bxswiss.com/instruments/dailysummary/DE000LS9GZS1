--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d65b3a4494414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f0fd96cfc54e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c91d375a5e4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484caeed18304210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bccc1895a74612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c91d375a5e4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538e071c91b14eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484caeed18304210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,849</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>113,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>