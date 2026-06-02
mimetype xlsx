--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f0fd96cfc54e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65016e23ed74636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484caeed18304210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f202c794320491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538e071c91b14eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484caeed18304210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa24fb808f346b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f202c794320491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>104,985</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>104,924</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>