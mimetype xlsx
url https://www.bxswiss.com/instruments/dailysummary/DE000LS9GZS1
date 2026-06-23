--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65016e23ed74636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa10c889cb924fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f202c794320491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eae6f2e9c104e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa24fb808f346b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f202c794320491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed8a466d1c64815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eae6f2e9c104e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>