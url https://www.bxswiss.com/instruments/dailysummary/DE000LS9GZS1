--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa10c889cb924fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e21d0f7af542ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eae6f2e9c104e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941e79eaac094389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed8a466d1c64815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eae6f2e9c104e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d640f406554247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941e79eaac094389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>