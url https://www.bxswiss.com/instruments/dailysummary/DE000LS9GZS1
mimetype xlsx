--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e21d0f7af542ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d228856c124eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941e79eaac094389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf76256d5fa44e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d640f406554247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941e79eaac094389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86a0b9317ca4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf76256d5fa44e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>