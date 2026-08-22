--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d228856c124eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ce98ead4c84afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf76256d5fa44e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf224763b60dd4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86a0b9317ca4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf76256d5fa44e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4c28c4e9f542a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf224763b60dd4d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>