--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d473676a6b94b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309cda141c4948c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re864056c5e6d4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4a57f0751c4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c73c777bab4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re864056c5e6d4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15207b514b3e4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4a57f0751c4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,864</x:t>
-[...225 lines deleted...]
-          <x:t>137,842</x:t>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>