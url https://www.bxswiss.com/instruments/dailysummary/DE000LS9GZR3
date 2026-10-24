--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309cda141c4948c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafb1b03ffe3496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4a57f0751c4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21e2f4d6eef410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15207b514b3e4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4a57f0751c4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947e4eed2eb24ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21e2f4d6eef410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>136,334</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>136,084</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>