--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75879cb5f7674795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcfd50584834dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204ebcbdca0c49cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f54e5b6f36d40c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcccfb5ac9441c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204ebcbdca0c49cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4610f5f9e6e47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f54e5b6f36d40c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,462</x:t>
-[...4 lines deleted...]
-          <x:t>124,167</x:t>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>124,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>