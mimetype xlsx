--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcfd50584834dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3b2c83ca444145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f54e5b6f36d40c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75d36acf3c448f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4610f5f9e6e47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f54e5b6f36d40c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057324151c5d468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75d36acf3c448f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>127,222</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>128,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>