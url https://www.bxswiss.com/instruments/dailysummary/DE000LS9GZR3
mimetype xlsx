--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3b2c83ca444145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c763c29b1574b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75d36acf3c448f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7160c111c432412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057324151c5d468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75d36acf3c448f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320c83787ed9471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7160c111c432412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>128,982</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,018</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>129,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,981</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>