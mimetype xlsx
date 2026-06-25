--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c763c29b1574b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3e606d48b74cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7160c111c432412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac472befb9b74ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320c83787ed9471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7160c111c432412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b23e14822a422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac472befb9b74ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>128,981</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,985</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>130,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,965</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>