--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3e606d48b74cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc6535345b746ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac472befb9b74ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2e5d3d6207451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b23e14822a422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac472befb9b74ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a85b7136694c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2e5d3d6207451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>