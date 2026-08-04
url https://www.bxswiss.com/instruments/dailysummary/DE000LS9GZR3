--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc6535345b746ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefbb37358554b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2e5d3d6207451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a487fa9c4a4b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a85b7136694c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2e5d3d6207451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2aaa0f82554382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a487fa9c4a4b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,319</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>134,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,702</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>