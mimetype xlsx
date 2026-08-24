--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefbb37358554b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8999b9094e74419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a487fa9c4a4b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b89e9892f854b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2aaa0f82554382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a487fa9c4a4b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b9fee901e74ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b89e9892f854b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>