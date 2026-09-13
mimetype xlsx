--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8999b9094e74419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d473676a6b94b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b89e9892f854b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re864056c5e6d4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b9fee901e74ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b89e9892f854b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c73c777bab4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re864056c5e6d4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENERGIE Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>