--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4d988b634248ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c569fc86274a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43866eb25d8548a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081f4491dd4c4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cd7ef981e5400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43866eb25d8548a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbe48904be243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081f4491dd4c4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>160,755</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,454</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>165,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,794</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>