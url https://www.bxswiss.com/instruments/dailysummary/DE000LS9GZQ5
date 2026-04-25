--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c569fc86274a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c5ef0b85494d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081f4491dd4c4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31adc53d6ed24862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbe48904be243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081f4491dd4c4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf1bd87c1f74e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31adc53d6ed24862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>160,244</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,743</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>159,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,507</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>