--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c5ef0b85494d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9378019b31744a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31adc53d6ed24862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc701886c91374090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf1bd87c1f74e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31adc53d6ed24862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5cb4941bb14bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc701886c91374090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>