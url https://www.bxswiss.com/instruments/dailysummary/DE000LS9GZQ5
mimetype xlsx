--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9378019b31744a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d0431b6f894a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc701886c91374090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe6c7cef4b74f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5cb4941bb14bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc701886c91374090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d38950367c4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe6c7cef4b74f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>