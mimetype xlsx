--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d0431b6f894a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a8a4923eff4826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe6c7cef4b74f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb835ce129934725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d38950367c4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe6c7cef4b74f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b58f66e404a47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb835ce129934725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>172,095</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>