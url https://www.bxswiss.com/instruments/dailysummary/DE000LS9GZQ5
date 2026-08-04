--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a8a4923eff4826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13354fb64e041f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb835ce129934725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1b96f6d82b423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b58f66e404a47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb835ce129934725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc39cb32fa940a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1b96f6d82b423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>