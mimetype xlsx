--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13354fb64e041f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fa4d0d9a9b407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1b96f6d82b423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6198dbaa0a14ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc39cb32fa940a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1b96f6d82b423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75813042f6ec431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6198dbaa0a14ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>