--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fa4d0d9a9b407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad3743c6cf24774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6198dbaa0a14ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7eb561ec4e404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75813042f6ec431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6198dbaa0a14ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaecad7d5f6948ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7eb561ec4e404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>183,554</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,402</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>183,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>179,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>