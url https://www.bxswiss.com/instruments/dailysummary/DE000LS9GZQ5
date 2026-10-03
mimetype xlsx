--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad3743c6cf24774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca78e970f304162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7eb561ec4e404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdf53285064430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaecad7d5f6948ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7eb561ec4e404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbced462646654df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdf53285064430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>