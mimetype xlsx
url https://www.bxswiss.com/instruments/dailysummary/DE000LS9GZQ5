--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca78e970f304162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6031c73f5c54439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdf53285064430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a30dfa947543fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbced462646654df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdf53285064430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df30057e01741f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a30dfa947543fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technomedia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>