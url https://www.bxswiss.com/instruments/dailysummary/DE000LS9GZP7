--- v9 (2026-09-01)
+++ v10 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503d028888f843ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb58104a98f74cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c9380e2c0a4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f5652589074aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48742e5c5b24420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c9380e2c0a4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03ec693bc714ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f5652589074aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>