--- v10 (2026-09-21)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb58104a98f74cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc539845186f5447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f5652589074aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9abdc6783a4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03ec693bc714ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f5652589074aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b93033c80e242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9abdc6783a4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>