--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc539845186f5447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85253408c74e47bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9abdc6783a4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111af91c8e5641af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b93033c80e242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9abdc6783a4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1240e0a28d40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111af91c8e5641af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>