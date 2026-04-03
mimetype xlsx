--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0588551d01174d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc706c8571ec4b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf509e535c29f4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650a44b20fd2459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44d6219dbfc4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf509e535c29f4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd78124e5a04088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650a44b20fd2459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>