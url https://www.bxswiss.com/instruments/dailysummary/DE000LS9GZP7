--- v5 (2026-04-03)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc706c8571ec4b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f72bdf16914508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650a44b20fd2459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b10be9f2c3b4083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd78124e5a04088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650a44b20fd2459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff733a7d00c47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b10be9f2c3b4083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>