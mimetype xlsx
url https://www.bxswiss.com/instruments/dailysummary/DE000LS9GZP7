--- v6 (2026-05-02)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f72bdf16914508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d0c6d109f44ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b10be9f2c3b4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f9bd20b4494141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff733a7d00c47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b10be9f2c3b4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red213bd62ecf4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f9bd20b4494141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>173,580</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>