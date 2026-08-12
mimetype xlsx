--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d0c6d109f44ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b60c7987924985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f9bd20b4494141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf55d0c9f5db4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red213bd62ecf4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f9bd20b4494141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7c66a804e24f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf55d0c9f5db4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>