--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b60c7987924985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503d028888f843ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf55d0c9f5db4992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c9380e2c0a4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7c66a804e24f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf55d0c9f5db4992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48742e5c5b24420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c9380e2c0a4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SubstanzInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>