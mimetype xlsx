--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8e6282cd774973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87883b31c8dd4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1466ad5555564bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c34f15d9ac4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74c962c19984f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1466ad5555564bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906be86a92824ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c34f15d9ac4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>