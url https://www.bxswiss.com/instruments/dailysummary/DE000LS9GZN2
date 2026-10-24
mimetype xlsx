--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87883b31c8dd4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d03b696a968436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c34f15d9ac4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b97c6317eb24811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906be86a92824ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c34f15d9ac4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da52bb1c3bd4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b97c6317eb24811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>