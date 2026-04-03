--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree09b32528e1483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e515ab5827d49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d55ad1ccf4e426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2335570ef1f3433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af31b0d570a4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d55ad1ccf4e426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e8617b9ee7458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2335570ef1f3433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>