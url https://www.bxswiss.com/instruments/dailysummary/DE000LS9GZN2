--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e515ab5827d49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd0892455e04f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2335570ef1f3433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3680608ae8984273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e8617b9ee7458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2335570ef1f3433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf4c7c9796f4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3680608ae8984273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>