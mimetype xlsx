--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd0892455e04f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e282eb0d3ab4e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3680608ae8984273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730f30a271fe4342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf4c7c9796f4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3680608ae8984273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49d067265c841c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730f30a271fe4342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>