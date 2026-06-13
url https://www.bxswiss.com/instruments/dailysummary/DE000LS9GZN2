--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e282eb0d3ab4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e7636139c6405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730f30a271fe4342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6370e254c9b44759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49d067265c841c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730f30a271fe4342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b5f5334b904051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6370e254c9b44759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>