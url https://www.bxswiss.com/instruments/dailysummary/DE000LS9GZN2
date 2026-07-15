--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e7636139c6405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1cf615004147dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6370e254c9b44759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6b43d4a30b45f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b5f5334b904051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6370e254c9b44759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae7e566214f45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6b43d4a30b45f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>335,024</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>