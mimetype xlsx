--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1cf615004147dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169c5b05776042d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6b43d4a30b45f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bd4791c48249d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae7e566214f45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6b43d4a30b45f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe222228ea04b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bd4791c48249d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>