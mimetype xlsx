--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169c5b05776042d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1cc8c5b25e4b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bd4791c48249d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf465487427704176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe222228ea04b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bd4791c48249d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7781f52dcec64168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf465487427704176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,364</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>