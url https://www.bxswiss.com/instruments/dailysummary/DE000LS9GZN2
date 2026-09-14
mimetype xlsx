--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1cc8c5b25e4b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8e6282cd774973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf465487427704176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1466ad5555564bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7781f52dcec64168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf465487427704176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74c962c19984f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1466ad5555564bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börsenclub</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,014</x:t>
@@ -717,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>