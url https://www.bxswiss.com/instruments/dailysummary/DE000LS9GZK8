--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa876fac3a94e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e29bf8a0f24cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ae829ae29c47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac56fd40fcb24976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920be23610c243d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ae829ae29c47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462b8ad70f8344f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac56fd40fcb24976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>