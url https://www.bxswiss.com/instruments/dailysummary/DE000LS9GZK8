--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e29bf8a0f24cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e42a12cc9c4ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac56fd40fcb24976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc18c8a0ec34429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462b8ad70f8344f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac56fd40fcb24976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf088412cc24491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc18c8a0ec34429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>