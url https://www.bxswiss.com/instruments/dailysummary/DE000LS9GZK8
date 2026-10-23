--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e42a12cc9c4ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf72a7c56cad476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc18c8a0ec34429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab06d5a0d26a4061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf088412cc24491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc18c8a0ec34429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b406e950d994200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab06d5a0d26a4061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>