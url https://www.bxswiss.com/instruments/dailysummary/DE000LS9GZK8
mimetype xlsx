--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3033f9b43c449be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9edd6428ba84cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74782ce53ddc4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26924dab5b314df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f171a429d3424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74782ce53ddc4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614f70dc483047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26924dab5b314df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>