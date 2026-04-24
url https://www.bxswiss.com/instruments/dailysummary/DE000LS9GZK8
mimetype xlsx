--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9edd6428ba84cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828641f8c5e94729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26924dab5b314df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ff3677a84a46d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614f70dc483047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26924dab5b314df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65711d2b9f746b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ff3677a84a46d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>