--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828641f8c5e94729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8c92f0fb6f427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ff3677a84a46d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb8ce1e787b4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65711d2b9f746b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ff3677a84a46d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceedebdf96c49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb8ce1e787b4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>