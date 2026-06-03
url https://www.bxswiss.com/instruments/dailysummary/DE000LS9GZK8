--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8c92f0fb6f427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ae549aa957439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb8ce1e787b4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bfb414b23cc4062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceedebdf96c49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb8ce1e787b4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cad112a9ed4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bfb414b23cc4062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>