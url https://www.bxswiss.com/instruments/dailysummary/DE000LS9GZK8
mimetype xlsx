--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ae549aa957439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3580a7f68cb14979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bfb414b23cc4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cee6f6b9ff44501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cad112a9ed4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bfb414b23cc4062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc925da8a32c1498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cee6f6b9ff44501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>