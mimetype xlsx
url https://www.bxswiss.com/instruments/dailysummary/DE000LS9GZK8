--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3580a7f68cb14979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf65de6f0a42db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cee6f6b9ff44501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a0d7aefe1b456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc925da8a32c1498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cee6f6b9ff44501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dce51e84a8443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a0d7aefe1b456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>