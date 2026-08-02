--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf65de6f0a42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148142dda76b429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a0d7aefe1b456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77399f6b1d204af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dce51e84a8443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a0d7aefe1b456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bb227088ad4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77399f6b1d204af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>