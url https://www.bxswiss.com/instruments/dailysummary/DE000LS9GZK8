--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148142dda76b429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa876fac3a94e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77399f6b1d204af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ae829ae29c47cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bb227088ad4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77399f6b1d204af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920be23610c243d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ae829ae29c47cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Trend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>