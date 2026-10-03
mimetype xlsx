--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a238e980884a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readc68fecd8d49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17dcf95eb4047b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbcc03110c9403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fcd224e36624be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17dcf95eb4047b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8769a02f0be493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbcc03110c9403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,343</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>244,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,066</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>