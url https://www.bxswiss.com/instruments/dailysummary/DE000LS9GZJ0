--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readc68fecd8d49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ad1b8c00d540eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbcc03110c9403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b2971a4f134a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8769a02f0be493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbcc03110c9403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477d1d2877d74861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b2971a4f134a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>261,810</x:t>
-[...414 lines deleted...]
-          <x:t>259,940</x:t>
+          <x:t>259,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>