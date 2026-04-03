--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f724ebf3cf840a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56791a6ef5cf4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69e4bfb703c4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90534edc020745f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889e32e1d5d34116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69e4bfb703c4b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b4630de3ab4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90534edc020745f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>219,738</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,795</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>215,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,533</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>