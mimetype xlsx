--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56791a6ef5cf4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8015fd53f086463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90534edc020745f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ac83bdcd69450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b4630de3ab4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90534edc020745f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfae99cdec05445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ac83bdcd69450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>