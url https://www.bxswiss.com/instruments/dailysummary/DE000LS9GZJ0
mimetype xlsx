--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8015fd53f086463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65beef504ab24ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ac83bdcd69450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf1bb9018ab4179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfae99cdec05445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ac83bdcd69450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70fed9e79d64f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf1bb9018ab4179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>