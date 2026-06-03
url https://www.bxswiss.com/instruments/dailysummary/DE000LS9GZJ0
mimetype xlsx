--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65beef504ab24ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84ff9ccd4d24e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf1bb9018ab4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aee997bd7fd40db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70fed9e79d64f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf1bb9018ab4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e67675968948d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aee997bd7fd40db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>