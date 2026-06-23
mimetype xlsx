--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84ff9ccd4d24e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27d8b113af74ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aee997bd7fd40db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5876db0835214a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e67675968948d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aee997bd7fd40db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f86080303044cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5876db0835214a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>