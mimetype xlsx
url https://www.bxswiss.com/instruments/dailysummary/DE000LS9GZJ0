--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27d8b113af74ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc801ec74f1544189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5876db0835214a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1868d5f152644184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f86080303044cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5876db0835214a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbd0e59c8284786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1868d5f152644184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>