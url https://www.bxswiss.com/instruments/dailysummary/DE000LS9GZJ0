--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc801ec74f1544189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a66134cd7a4d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1868d5f152644184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f5f5dffc764828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbd0e59c8284786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1868d5f152644184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6bc8c5fdb44799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f5f5dffc764828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>