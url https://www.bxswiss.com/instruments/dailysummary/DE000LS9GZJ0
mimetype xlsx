--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a66134cd7a4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ac5cb3f9764157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f5f5dffc764828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f9fc1737ca4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6bc8c5fdb44799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f5f5dffc764828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a099ab70e134c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f9fc1737ca4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>