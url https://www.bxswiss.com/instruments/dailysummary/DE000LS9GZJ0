--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ac5cb3f9764157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a238e980884a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f9fc1737ca4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17dcf95eb4047b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a099ab70e134c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f9fc1737ca4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fcd224e36624be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17dcf95eb4047b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Female CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>