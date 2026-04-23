--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd370280e643c4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeab1dd08d8d4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re108906780e34c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ad15fc72524216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc255049d9aa4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re108906780e34c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b02cb683a54d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ad15fc72524216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>149,804</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>