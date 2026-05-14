--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeab1dd08d8d4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22ea75075464fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ad15fc72524216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94610d502e414e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b02cb683a54d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ad15fc72524216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a0f9afc3344578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94610d502e414e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>