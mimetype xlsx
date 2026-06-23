--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22ea75075464fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7aeb3cfc954abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94610d502e414e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b867914b963494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a0f9afc3344578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94610d502e414e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc06ff38eef84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b867914b963494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>158,124</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>157,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>