--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7aeb3cfc954abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6550f6f2c704b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b867914b963494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804eaf87a30b4691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc06ff38eef84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b867914b963494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51b7f55dd2044e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804eaf87a30b4691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>