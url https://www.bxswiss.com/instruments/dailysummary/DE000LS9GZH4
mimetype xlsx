--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6550f6f2c704b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e27db3024e407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804eaf87a30b4691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d9b4e4e67f4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51b7f55dd2044e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804eaf87a30b4691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140cb6e93fa341ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d9b4e4e67f4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>162,366</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,127</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>162,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,096</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>