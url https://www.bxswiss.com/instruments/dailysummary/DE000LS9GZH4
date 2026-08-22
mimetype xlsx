--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e27db3024e407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d3c5bb611842b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d9b4e4e67f4fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8042174a1db248a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140cb6e93fa341ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d9b4e4e67f4fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2af93c7e1e84d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8042174a1db248a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>