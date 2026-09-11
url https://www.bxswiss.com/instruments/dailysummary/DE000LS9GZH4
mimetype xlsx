--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d3c5bb611842b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c83f2933fa40ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8042174a1db248a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7780c6d7df02433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2af93c7e1e84d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8042174a1db248a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race865cef361498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7780c6d7df02433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>