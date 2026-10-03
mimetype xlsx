--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c83f2933fa40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b3ea1f8a234785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7780c6d7df02433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad965d0b59f46f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race865cef361498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7780c6d7df02433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1c6798897e4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad965d0b59f46f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>164,913</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...397 lines deleted...]
-          <x:t>162,023</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>