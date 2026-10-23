--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b3ea1f8a234785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc0d915867344b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad965d0b59f46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a4cd1d09fc4954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1c6798897e4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad965d0b59f46f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac9ab2f90d24e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a4cd1d09fc4954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FI Quality-Value-Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>162,447</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,282</x:t>
-[...16 lines deleted...]
-          <x:t>163,786</x:t>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,077</x:t>
-[...382 lines deleted...]
-          <x:t>162,424</x:t>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>