--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb050b8a4ccd9456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ac619e6b24ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292dfc82779b44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702a27b2d8de4c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24250310ecd4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292dfc82779b44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc547dfad4624690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702a27b2d8de4c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>207,374</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,288</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>