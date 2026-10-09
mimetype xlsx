--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ac619e6b24ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f459cf3b7a4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702a27b2d8de4c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa9b5d0a07c42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc547dfad4624690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702a27b2d8de4c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46cc982f4c224937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa9b5d0a07c42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>209,863</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,402</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>211,837</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>