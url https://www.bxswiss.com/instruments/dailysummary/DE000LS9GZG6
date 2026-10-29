--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f459cf3b7a4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be77601dba14e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa9b5d0a07c42a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf44b3cf4fdf44940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46cc982f4c224937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa9b5d0a07c42a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47085b36303c46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf44b3cf4fdf44940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,803</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>