--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fe0dd21e414ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f24ed06aed744f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6896ece35e0b485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d8d8b305a24238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727083db33a24c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6896ece35e0b485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a6a4659633414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d8d8b305a24238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>