--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f24ed06aed744f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e07a9f2c6a240dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d8d8b305a24238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7cdb3eb0644ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a6a4659633414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d8d8b305a24238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f879c9790c04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7cdb3eb0644ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>