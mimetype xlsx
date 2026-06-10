--- v6 (2026-04-26)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e07a9f2c6a240dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc79317e4334f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7cdb3eb0644ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a7e384351b4a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f879c9790c04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7cdb3eb0644ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43008ec7f346471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a7e384351b4a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>197,367</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>