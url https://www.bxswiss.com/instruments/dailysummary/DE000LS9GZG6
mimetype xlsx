--- v7 (2026-06-10)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc79317e4334f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9283e719360d49d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a7e384351b4a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ade1308e5a74d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43008ec7f346471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a7e384351b4a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978431d0f89648f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ade1308e5a74d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>203,368</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>