--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9283e719360d49d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb050b8a4ccd9456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ade1308e5a74d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292dfc82779b44d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978431d0f89648f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ade1308e5a74d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24250310ecd4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292dfc82779b44d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POLEam Aktien-Werte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GZG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>203,962</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>