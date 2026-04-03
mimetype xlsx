--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f1a379ae324fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf389972719fc4d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8012ee59351547f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2142d4cd994333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb4087162cfc4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8012ee59351547f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5299ddd367d84b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2142d4cd994333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.210,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.222,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.207,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.221,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.207,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.213,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.193,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.196,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>