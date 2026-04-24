--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf389972719fc4d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1449f1f8cf17449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2142d4cd994333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b06a45f18574b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5299ddd367d84b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2142d4cd994333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f1b88b98d9486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b06a45f18574b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.130,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.156,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.127,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.150,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.225,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.221,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>