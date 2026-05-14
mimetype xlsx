--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1449f1f8cf17449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51658362a1794fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b06a45f18574b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274be8e6e1624407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f1b88b98d9486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b06a45f18574b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ffc5e9256c48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274be8e6e1624407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.244,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.252,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.241,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.252,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.274,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.240,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.246,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>