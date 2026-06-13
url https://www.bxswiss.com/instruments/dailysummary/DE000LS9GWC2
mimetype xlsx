--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51658362a1794fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6529ce24de4637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274be8e6e1624407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece3ad4f39ca42b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ffc5e9256c48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274be8e6e1624407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f425f8e3954fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece3ad4f39ca42b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.246,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.251,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.234,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.235,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.249,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.246,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>