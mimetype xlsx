--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6529ce24de4637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa42ef9d020d454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece3ad4f39ca42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389c83d50dbd466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f425f8e3954fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece3ad4f39ca42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5215d42086427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389c83d50dbd466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.267,029</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>