--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa42ef9d020d454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39782c2308054de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389c83d50dbd466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812672b3535c4e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5215d42086427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389c83d50dbd466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb00e6876c044db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812672b3535c4e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.185,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.204,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.184,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.199,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.217,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.230,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.215,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.229,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>