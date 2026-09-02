--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39782c2308054de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e145c6539441f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812672b3535c4e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465d6f075ddc49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb00e6876c044db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812672b3535c4e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434d39cb80004549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465d6f075ddc49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.319,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.325,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.318,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.319,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>