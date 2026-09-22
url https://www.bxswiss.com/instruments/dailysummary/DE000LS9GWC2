--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e145c6539441f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7aafa03e2fb42db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465d6f075ddc49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8693eba428324db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434d39cb80004549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465d6f075ddc49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068ba40b0ef14359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8693eba428324db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.300,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.326,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.300,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.322,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.313,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.314,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.308,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>