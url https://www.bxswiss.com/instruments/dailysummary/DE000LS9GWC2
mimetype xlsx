--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7aafa03e2fb42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c9273a5e8c4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8693eba428324db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d8d8557e934f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068ba40b0ef14359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8693eba428324db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddef04ee643c4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d8d8557e934f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.318,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.326,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.315,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.325,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.318,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.323,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.307,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.310,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>