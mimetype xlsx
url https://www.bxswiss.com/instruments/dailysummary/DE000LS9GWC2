--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c9273a5e8c4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3816b235682c4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d8d8557e934f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8610165782a943e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddef04ee643c4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d8d8557e934f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd8050847ea4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8610165782a943e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GWC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.283,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.304,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.307,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.304,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.307,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>