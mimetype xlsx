--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f546b843ad4b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2069e52bff764a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ec7b24bb2c4131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fa2a45dabb4cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70e76303b4b4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ec7b24bb2c4131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270f31f352884373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fa2a45dabb4cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>