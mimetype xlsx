--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2069e52bff764a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b684fe1108d479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fa2a45dabb4cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441c0f77cd4645e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270f31f352884373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fa2a45dabb4cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b1df8241ea4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441c0f77cd4645e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>