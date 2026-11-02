--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b684fe1108d479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09ccd71104d4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441c0f77cd4645e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b7bd2499d7497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b1df8241ea4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441c0f77cd4645e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c8df5904094388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b7bd2499d7497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>