--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dab9ce8eff945c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af2dd4423e1413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef072310f5241ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f2bc0d593d46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80ee45a357a4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef072310f5241ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c52f0b92a84a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f2bc0d593d46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>