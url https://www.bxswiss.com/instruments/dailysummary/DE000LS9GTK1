--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af2dd4423e1413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c2413dd01746e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f2bc0d593d46bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937b0e718e484817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c52f0b92a84a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f2bc0d593d46bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb708debbcca74555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937b0e718e484817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,327</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>