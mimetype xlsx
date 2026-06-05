--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c2413dd01746e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dfc41071a8450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937b0e718e484817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f678220278f4237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb708debbcca74555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937b0e718e484817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f0d5f70b0f408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f678220278f4237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>