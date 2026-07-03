--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dfc41071a8450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166d006df77f4ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f678220278f4237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ddcb4fc360d46b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f0d5f70b0f408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f678220278f4237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0730ded3e0461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ddcb4fc360d46b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,543 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...491 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>