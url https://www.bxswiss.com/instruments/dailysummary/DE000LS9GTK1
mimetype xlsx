--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166d006df77f4ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21373f1dcbae48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ddcb4fc360d46b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac31a21a6f049fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0730ded3e0461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ddcb4fc360d46b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read6ab21b6ed4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac31a21a6f049fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>