--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21373f1dcbae48d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae72c444206347cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac31a21a6f049fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5363cf390f4613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read6ab21b6ed4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac31a21a6f049fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0446f67e078443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5363cf390f4613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,321</x:t>
@@ -764,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>