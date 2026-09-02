--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae72c444206347cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f546b843ad4b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5363cf390f4613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ec7b24bb2c4131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0446f67e078443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5363cf390f4613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70e76303b4b4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ec7b24bb2c4131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...244 lines deleted...]
-          <x:t>101,657</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,762</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>101,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>