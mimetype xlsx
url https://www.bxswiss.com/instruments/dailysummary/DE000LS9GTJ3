--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f727ec52b5467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163001b96c284eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73efbb4aea549c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c5b3fbea704cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae60f2a709b8478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73efbb4aea549c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cfd46fdaf54424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c5b3fbea704cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>