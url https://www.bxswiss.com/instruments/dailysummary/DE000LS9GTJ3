--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163001b96c284eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33db65527b44689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c5b3fbea704cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2becf5e4ce435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cfd46fdaf54424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c5b3fbea704cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4cdff6058141e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2becf5e4ce435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>208,744</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>