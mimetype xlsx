--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33db65527b44689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5132d8d217194c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2becf5e4ce435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980e3ded3f384dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4cdff6058141e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2becf5e4ce435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae7ac47b2ae4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980e3ded3f384dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>