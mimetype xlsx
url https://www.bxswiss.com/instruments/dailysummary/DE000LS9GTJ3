--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5132d8d217194c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7915e72a577c4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980e3ded3f384dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36557025c6c74aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae7ac47b2ae4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980e3ded3f384dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47123f812e44aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36557025c6c74aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>