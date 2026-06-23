--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7915e72a577c4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaac921281834c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36557025c6c74aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2999a826484096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47123f812e44aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36557025c6c74aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c02f009c1b4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2999a826484096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>