--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaac921281834c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d83219621246fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2999a826484096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcad143bed64454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c02f009c1b4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2999a826484096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bb79f8d812493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcad143bed64454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>236,602</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,595</x:t>
-[...146 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>241,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,419</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>240,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,605</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>