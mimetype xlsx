--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d83219621246fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d46ee926807495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcad143bed64454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098f57d8b87f4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bb79f8d812493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcad143bed64454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7f20de21e04133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098f57d8b87f4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>240,393</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,521</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>238,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,902</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>