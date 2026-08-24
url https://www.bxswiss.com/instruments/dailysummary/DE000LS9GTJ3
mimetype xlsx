--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d46ee926807495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34d25ca68764a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098f57d8b87f4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re166878536b44a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7f20de21e04133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098f57d8b87f4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd2236eba8e421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re166878536b44a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>