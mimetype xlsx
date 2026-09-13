--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34d25ca68764a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79130eab8afb44c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re166878536b44a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6933ea1e8b974bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd2236eba8e421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re166878536b44a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646afec2b49d4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6933ea1e8b974bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>