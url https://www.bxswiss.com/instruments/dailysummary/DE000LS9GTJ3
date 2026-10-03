--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79130eab8afb44c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351d5a1fd1084ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6933ea1e8b974bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01c4e649d3b4caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646afec2b49d4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6933ea1e8b974bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293fd86108934078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01c4e649d3b4caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>