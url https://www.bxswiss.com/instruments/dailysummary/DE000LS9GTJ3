--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351d5a1fd1084ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34fa5f4bfa4d4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01c4e649d3b4caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e356004afa74fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293fd86108934078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01c4e649d3b4caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b39c541ae8433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e356004afa74fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>250,158</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...397 lines deleted...]
-          <x:t>248,056</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>