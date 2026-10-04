--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7376910c78344498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6802fd74ba48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1a681ac80245fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c75fa41a7a34ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4dfa845b1842ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1a681ac80245fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaff155f03d44b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c75fa41a7a34ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>874,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>880,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>888,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>872,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>887,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>