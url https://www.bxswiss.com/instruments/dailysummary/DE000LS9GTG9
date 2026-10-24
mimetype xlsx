--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6802fd74ba48ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red13d4242c484dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c75fa41a7a34ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf7f72181804955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaff155f03d44b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c75fa41a7a34ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874e7cdbbf2c409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf7f72181804955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>903,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>874,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>882,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>