--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c60358a04d46a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7376a59d209a4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a12a1cedce4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa6b462d7234717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09abb236261c4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a12a1cedce4d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e414652da1f4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa6b462d7234717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>