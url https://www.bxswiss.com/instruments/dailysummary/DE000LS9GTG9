--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7376a59d209a4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba6d89322b247f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa6b462d7234717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19951c7f6a1f473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e414652da1f4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa6b462d7234717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f86be8398941fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19951c7f6a1f473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>729,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>723,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>