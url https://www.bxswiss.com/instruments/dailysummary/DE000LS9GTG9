--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba6d89322b247f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2922110238864998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19951c7f6a1f473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cba6d320e842be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f86be8398941fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19951c7f6a1f473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c312c1be6a4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cba6d320e842be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>830,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>862,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>881,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>880,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>