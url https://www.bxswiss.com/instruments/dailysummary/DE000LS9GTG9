--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2922110238864998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca880ed504b149b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cba6d320e842be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b910a7b1ee549de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c312c1be6a4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cba6d320e842be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86f68e5434e486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b910a7b1ee549de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>889,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>879,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>882,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>886,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>