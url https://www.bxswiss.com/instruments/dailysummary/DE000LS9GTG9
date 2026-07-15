--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca880ed504b149b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2388d439564128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b910a7b1ee549de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b811cfb1b04b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86f68e5434e486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b910a7b1ee549de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2f54cd23754808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b811cfb1b04b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>807,771</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>