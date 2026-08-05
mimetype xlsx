--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2388d439564128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c282f3a63bb475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b811cfb1b04b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb8877f24a94f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2f54cd23754808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b811cfb1b04b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227caad04af34578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb8877f24a94f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>837,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>841,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>881,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>