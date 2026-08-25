--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c282f3a63bb475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2733d54c8e954320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb8877f24a94f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26bf85a237434913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227caad04af34578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb8877f24a94f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3133de15295d4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26bf85a237434913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>818,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>965,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>955,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>