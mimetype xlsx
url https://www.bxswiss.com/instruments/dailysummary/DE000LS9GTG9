--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2733d54c8e954320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7376910c78344498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26bf85a237434913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1a681ac80245fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3133de15295d4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26bf85a237434913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4dfa845b1842ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1a681ac80245fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jaytrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>925,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>919,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>895,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>894,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>