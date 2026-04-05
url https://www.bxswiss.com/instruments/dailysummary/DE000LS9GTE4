--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdf1a310c7e43f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3572f6889d2477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b26af4b5e348e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faf6890652e4f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a27fc7da314458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b26af4b5e348e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9f97a23bd64d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faf6890652e4f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>