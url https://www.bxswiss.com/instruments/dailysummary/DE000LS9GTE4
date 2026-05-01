--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3572f6889d2477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67dc7b5ed2ec40c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faf6890652e4f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e26f7047ace47aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9f97a23bd64d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faf6890652e4f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e4cf09c264b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e26f7047ace47aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>