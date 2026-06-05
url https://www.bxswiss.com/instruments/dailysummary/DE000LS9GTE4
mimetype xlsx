--- v6 (2026-05-01)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67dc7b5ed2ec40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d8788c0a6a4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e26f7047ace47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3d97aafb43491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e4cf09c264b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e26f7047ace47aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f8facbad4346e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3d97aafb43491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>158,310</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,310</x:t>
-[...85 lines deleted...]
-          <x:t>158,463</x:t>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>