--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d8788c0a6a4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6035df64bc40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3d97aafb43491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b2c85d68974d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f8facbad4346e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3d97aafb43491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6bc3dd029448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b2c85d68974d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>