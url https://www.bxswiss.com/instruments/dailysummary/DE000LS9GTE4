--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6035df64bc40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3358e3cdf4b542b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b2c85d68974d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6d6780c21e41b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6bc3dd029448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b2c85d68974d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554425bce3eb4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6d6780c21e41b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>