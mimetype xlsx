--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3358e3cdf4b542b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ada660a404247c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6d6780c21e41b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabc5b0b6e4d445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554425bce3eb4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6d6780c21e41b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25506fafa014e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabc5b0b6e4d445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,868</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>166,268</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>