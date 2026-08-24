--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ada660a404247c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b43b4a5f87f4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabc5b0b6e4d445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e4ecd434a844bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25506fafa014e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabc5b0b6e4d445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe87863e9e954357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e4ecd434a844bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>