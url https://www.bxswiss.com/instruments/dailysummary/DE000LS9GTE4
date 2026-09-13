--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b43b4a5f87f4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a0e66b60ed45bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e4ecd434a844bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3863ed22e62a4df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe87863e9e954357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e4ecd434a844bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d9c278d9cf4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3863ed22e62a4df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>