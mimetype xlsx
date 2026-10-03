--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a0e66b60ed45bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2a28351de64d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3863ed22e62a4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5a0acf14f34eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d9c278d9cf4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3863ed22e62a4df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b3abc46cb04129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5a0acf14f34eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>173,339</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,087</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>174,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,362</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>