--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2a28351de64d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488c4591b27e4a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5a0acf14f34eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2421fc2694b4af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b3abc46cb04129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5a0acf14f34eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1514a337204840e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2421fc2694b4af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte / Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GTE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>171,366</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...424 lines deleted...]
-          <x:t>169,302</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>