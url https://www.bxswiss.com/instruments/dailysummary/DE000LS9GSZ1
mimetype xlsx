--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6b5b6d52bc4a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee7330fb9c840ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9d6dedc6ec4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c56aa260b5470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a57979fbeb4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9d6dedc6ec4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005dcadd5c70419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c56aa260b5470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>