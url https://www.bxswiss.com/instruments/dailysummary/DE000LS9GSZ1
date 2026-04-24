--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee7330fb9c840ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159ce33fdfff45ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c56aa260b5470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3138bd6307f4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005dcadd5c70419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c56aa260b5470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2198c142bf6e4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3138bd6307f4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>