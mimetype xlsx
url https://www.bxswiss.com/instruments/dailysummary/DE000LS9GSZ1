--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159ce33fdfff45ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a7d6537bd74720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3138bd6307f4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb6cec0d1d84228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2198c142bf6e4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3138bd6307f4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc873c1229d745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb6cec0d1d84228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>