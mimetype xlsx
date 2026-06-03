--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a7d6537bd74720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2683a8f7404d42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb6cec0d1d84228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c79e250f3274fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc873c1229d745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb6cec0d1d84228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b8dd3eb357466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c79e250f3274fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>