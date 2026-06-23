--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2683a8f7404d42af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9922fb8007164e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c79e250f3274fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2853ec97cd714031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b8dd3eb357466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c79e250f3274fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41eebec5271a4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2853ec97cd714031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>