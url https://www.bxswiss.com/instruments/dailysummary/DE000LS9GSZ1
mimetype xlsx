--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9922fb8007164e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465664acf9824365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2853ec97cd714031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813ac76b03354f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41eebec5271a4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2853ec97cd714031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fca4b39d4d4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813ac76b03354f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>