--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465664acf9824365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a351295c4c46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813ac76b03354f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491fe186ca8945d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fca4b39d4d4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813ac76b03354f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ed5b24ab30483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491fe186ca8945d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>145,531</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,125</x:t>
-[...220 lines deleted...]
-          <x:t>145,804</x:t>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>