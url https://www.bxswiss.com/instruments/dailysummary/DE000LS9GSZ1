--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a351295c4c46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec69d49753f406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491fe186ca8945d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25589ac5ff464104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ed5b24ab30483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491fe186ca8945d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051ff39542ca4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25589ac5ff464104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>