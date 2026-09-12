--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec69d49753f406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13848f482b244611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25589ac5ff464104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5610685b8824f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051ff39542ca4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25589ac5ff464104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd1b62d4a6e4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5610685b8824f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>