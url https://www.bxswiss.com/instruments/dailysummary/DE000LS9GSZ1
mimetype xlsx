--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13848f482b244611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38303afcf3704f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5610685b8824f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5c32ad0c9e40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd1b62d4a6e4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5610685b8824f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95354dabeb2c4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5c32ad0c9e40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>