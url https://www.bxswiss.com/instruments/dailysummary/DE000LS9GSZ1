--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38303afcf3704f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceda09c6cdcd462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5c32ad0c9e40c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fdd71bf71a4302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95354dabeb2c4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5c32ad0c9e40c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd892f35551eb43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fdd71bf71a4302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks reloaded</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>