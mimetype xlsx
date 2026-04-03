--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re099095aa8504091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7564df162b41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c9768a8c2d48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re188e0a72ce3432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba48e2154162433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c9768a8c2d48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98361b0112094bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re188e0a72ce3432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...419 lines deleted...]
-          <x:t>96,952</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,214</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>97,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,164</x:t>
-[...58 lines deleted...]
-          <x:t>97,337</x:t>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>