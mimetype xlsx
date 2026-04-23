--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7564df162b41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c3eeb10c89453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re188e0a72ce3432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7206eaa0a3ba49c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98361b0112094bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re188e0a72ce3432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eadcf80322c4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7206eaa0a3ba49c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>