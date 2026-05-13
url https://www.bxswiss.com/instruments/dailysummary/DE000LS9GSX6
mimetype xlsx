--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c3eeb10c89453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042cb3724f9c443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7206eaa0a3ba49c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58fed733c264404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eadcf80322c4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7206eaa0a3ba49c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7aa7d4a1574579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58fed733c264404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>98,565</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,440</x:t>
-[...102 lines deleted...]
-          <x:t>98,094</x:t>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,737</x:t>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,616</x:t>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>