--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042cb3724f9c443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d17eeabc14a4101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58fed733c264404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474ce69f3eb74709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7aa7d4a1574579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58fed733c264404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2db5f6da094bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474ce69f3eb74709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,737</x:t>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,616</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>97,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,441</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>