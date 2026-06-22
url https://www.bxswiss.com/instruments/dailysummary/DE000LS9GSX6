--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d17eeabc14a4101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03392d610fca489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474ce69f3eb74709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e701883e7f42bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2db5f6da094bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474ce69f3eb74709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61762f203c44b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e701883e7f42bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,519</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,437</x:t>
-[...517 lines deleted...]
-          <x:t>97,184</x:t>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>