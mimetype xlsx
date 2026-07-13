--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03392d610fca489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b8eb57819c41cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e701883e7f42bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bc4c519bc64007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61762f203c44b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e701883e7f42bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5581d9e5d24528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bc4c519bc64007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>97,407</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,037</x:t>
-[...117 lines deleted...]
-          <x:t>98,238</x:t>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>