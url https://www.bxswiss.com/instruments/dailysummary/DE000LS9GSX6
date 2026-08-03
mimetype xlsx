--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b8eb57819c41cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfbacc3f72743d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bc4c519bc64007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4d9a0c996a4cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5581d9e5d24528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bc4c519bc64007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref153b5c16684230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4d9a0c996a4cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,837</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>97,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>