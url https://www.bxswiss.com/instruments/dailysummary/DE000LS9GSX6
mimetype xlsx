--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfbacc3f72743d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0d6ec1010a464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4d9a0c996a4cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6075ce5b10b6428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref153b5c16684230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4d9a0c996a4cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486f7803a0a043c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6075ce5b10b6428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>