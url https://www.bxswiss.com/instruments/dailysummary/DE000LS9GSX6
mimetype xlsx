--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0d6ec1010a464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1307c32373914c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6075ce5b10b6428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51814b7a68fb4e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486f7803a0a043c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6075ce5b10b6428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5935b9a2f4d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51814b7a68fb4e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,263</x:t>
-[...48 lines deleted...]
-          <x:t>99,251</x:t>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,197</x:t>
-[...220 lines deleted...]
-          <x:t>99,268</x:t>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>