--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1307c32373914c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4bfe0789b0473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51814b7a68fb4e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4014486ed94483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5935b9a2f4d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51814b7a68fb4e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a83a6f43da4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4014486ed94483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,483</x:t>
-[...242 lines deleted...]
-          <x:t>99,580</x:t>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,547</x:t>
-[...323 lines deleted...]
-          <x:t>100,365</x:t>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>