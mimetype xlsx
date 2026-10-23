--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4bfe0789b0473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc914ddd234754b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4014486ed94483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a917274b3e43a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a83a6f43da4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4014486ed94483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e3edba9601435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a917274b3e43a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trader-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>