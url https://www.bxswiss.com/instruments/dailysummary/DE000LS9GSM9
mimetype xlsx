--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edc8416e4644a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af5d47c029a41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94353d952e144a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cb402b3e3e4ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3170a1ca9cb4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94353d952e144a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a940efd585f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cb402b3e3e4ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>173,167</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,120</x:t>
-[...458 lines deleted...]
-          <x:t>169,952</x:t>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>