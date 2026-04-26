--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af5d47c029a41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a2ac24511b4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cb402b3e3e4ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359d8bbaa59e45e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a940efd585f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cb402b3e3e4ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c83f02d7bd344c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359d8bbaa59e45e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>