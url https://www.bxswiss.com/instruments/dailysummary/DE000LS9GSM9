--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a2ac24511b4588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f46ee11053414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359d8bbaa59e45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5aeb0dfaf9e4006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c83f02d7bd344c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359d8bbaa59e45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8f1005a58a4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5aeb0dfaf9e4006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>171,953</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>172,810</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>