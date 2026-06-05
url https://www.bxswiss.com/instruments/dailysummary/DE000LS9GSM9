--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f46ee11053414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra785afad88024842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5aeb0dfaf9e4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c34f0484c34f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8f1005a58a4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5aeb0dfaf9e4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ea1779adf240ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c34f0484c34f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>