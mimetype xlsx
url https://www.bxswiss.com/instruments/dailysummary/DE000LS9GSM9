--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra785afad88024842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c357b0ef4e4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c34f0484c34f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3da623abdb949bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ea1779adf240ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c34f0484c34f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad11e15871d74ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3da623abdb949bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>