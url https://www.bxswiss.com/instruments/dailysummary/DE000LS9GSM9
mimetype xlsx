--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c357b0ef4e4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra271772446ff4836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3da623abdb949bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2949cdfd6a4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad11e15871d74ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3da623abdb949bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd78bcec99a04739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2949cdfd6a4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>