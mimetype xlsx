--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra271772446ff4836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd1c6efef904513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2949cdfd6a4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab59bc58b1b404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd78bcec99a04739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2949cdfd6a4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685e37e3cc414c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab59bc58b1b404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>