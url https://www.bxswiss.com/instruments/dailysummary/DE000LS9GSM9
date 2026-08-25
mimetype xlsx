--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd1c6efef904513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69816f7e3e8c4fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab59bc58b1b404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fb98c412a245f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685e37e3cc414c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab59bc58b1b404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c198f6231b4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fb98c412a245f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>164,568</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>170,131</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>