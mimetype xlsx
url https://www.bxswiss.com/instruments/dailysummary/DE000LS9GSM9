--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69816f7e3e8c4fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1c90e77f5e4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fb98c412a245f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc95375c38f44ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c198f6231b4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fb98c412a245f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ba59cc6ca64ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc95375c38f44ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>