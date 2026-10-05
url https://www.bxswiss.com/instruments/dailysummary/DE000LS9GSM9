--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1c90e77f5e4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b761bc74c64793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc95375c38f44ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0f904b70f446ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ba59cc6ca64ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc95375c38f44ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53b434938dc4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0f904b70f446ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>170,144</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,586</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>169,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,444</x:t>
         </x:is>
       </x:c>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>