--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b761bc74c64793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b40cfd57df4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0f904b70f446ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b98490d1af14392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53b434938dc4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0f904b70f446ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa326c885664a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b98490d1af14392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai BRIC and S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>