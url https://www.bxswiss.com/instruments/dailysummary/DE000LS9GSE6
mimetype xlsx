--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e11f057190444dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456c40471acf4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3ec0ad23da42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fee3a983bae4ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0e508ed84a4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3ec0ad23da42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823e4d4cd94b4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fee3a983bae4ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>