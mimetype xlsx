--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456c40471acf4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd4e9202eaf49ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fee3a983bae4ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdda8df9946e4d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823e4d4cd94b4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fee3a983bae4ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c38d9da7f8436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdda8df9946e4d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>