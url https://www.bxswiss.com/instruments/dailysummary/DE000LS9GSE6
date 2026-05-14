--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd4e9202eaf49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f931820454416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdda8df9946e4d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28171994cddf4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c38d9da7f8436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdda8df9946e4d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52a5b3d3bf54b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28171994cddf4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>