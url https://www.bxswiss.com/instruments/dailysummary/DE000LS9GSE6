--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f931820454416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8d0d850f1e466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28171994cddf4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re527e39478e24ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52a5b3d3bf54b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28171994cddf4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79eb18f5c024356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re527e39478e24ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>