--- v10 (2026-06-13)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8d0d850f1e466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c46873e13b4601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re527e39478e24ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa02d6dcd41d4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79eb18f5c024356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re527e39478e24ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4334cf237b4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa02d6dcd41d4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>168,713</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,658</x:t>
-[...409 lines deleted...]
-          <x:t>175,709</x:t>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>