--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c46873e13b4601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a048078ecad4b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa02d6dcd41d4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re743630f1ad642a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4334cf237b4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa02d6dcd41d4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131e8a79a071485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re743630f1ad642a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,986</x:t>
-[...441 lines deleted...]
-          <x:t>165,108</x:t>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>