--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a048078ecad4b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390a3fd93d40464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re743630f1ad642a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5288f181c06f4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131e8a79a071485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re743630f1ad642a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cdcb2b0aa44efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5288f181c06f4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,238</x:t>
-[...495 lines deleted...]
-          <x:t>169,729</x:t>
+          <x:t>170,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>