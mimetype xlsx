--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390a3fd93d40464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699b9ccf00a244b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5288f181c06f4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309e0ddb77f04b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cdcb2b0aa44efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5288f181c06f4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4baec7bc017242bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309e0ddb77f04b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>