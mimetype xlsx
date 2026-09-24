--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699b9ccf00a244b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7474b035494499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309e0ddb77f04b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1d135be994435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4baec7bc017242bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309e0ddb77f04b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e776cd013bf4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1d135be994435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>176,057</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,014</x:t>
-[...362 lines deleted...]
-          <x:t>174,299</x:t>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,363</x:t>
-[...220 lines deleted...]
-          <x:t>172,575</x:t>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>