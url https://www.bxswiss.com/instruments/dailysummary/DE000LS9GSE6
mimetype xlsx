--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7474b035494499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764c88d7b82b41b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1d135be994435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c040dbf0ccd44ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e776cd013bf4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1d135be994435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374dbb7dfdb54a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c040dbf0ccd44ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>174,299</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,363</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>172,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,702</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>