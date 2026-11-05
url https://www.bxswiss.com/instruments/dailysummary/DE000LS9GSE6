--- v16 (2026-10-15)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764c88d7b82b41b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92225ace35694ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c040dbf0ccd44ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca0dc0627f44745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374dbb7dfdb54a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c040dbf0ccd44ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927ad92e228d4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca0dc0627f44745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small dogs - USA dividend 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>