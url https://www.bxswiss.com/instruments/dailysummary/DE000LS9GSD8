--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513cb914d99e4a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701425bb5c4b4059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e60559673d49c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc545ce7ea70438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5eb0f0996074618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e60559673d49c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621d37f3958a4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc545ce7ea70438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>92,599</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,772</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>93,376</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>