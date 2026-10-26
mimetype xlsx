--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701425bb5c4b4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0780bbd62a5a419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc545ce7ea70438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda32fd2b891d473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621d37f3958a4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc545ce7ea70438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30003e86b9c4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda32fd2b891d473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>