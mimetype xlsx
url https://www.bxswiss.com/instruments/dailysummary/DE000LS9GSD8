--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066d7688bad4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74488da0a19d4d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1094486045784c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d970c6fdf794839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2667669808d4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1094486045784c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e144fafc6d457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d970c6fdf794839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>90,935</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,805</x:t>
-[...119 lines deleted...]
-          <x:t>90,558</x:t>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,399</x:t>
-[...463 lines deleted...]
-          <x:t>89,524</x:t>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>