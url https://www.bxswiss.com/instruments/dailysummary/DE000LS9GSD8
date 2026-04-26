--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74488da0a19d4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558fa61e25ed4641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d970c6fdf794839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f7448101fc4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e144fafc6d457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d970c6fdf794839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb565e9ea2b4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f7448101fc4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>