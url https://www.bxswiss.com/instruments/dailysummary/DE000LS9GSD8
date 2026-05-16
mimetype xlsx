--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558fa61e25ed4641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d6af20bf964be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f7448101fc4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07db85467591434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb565e9ea2b4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f7448101fc4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra10c37d81ac0474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07db85467591434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>90,652</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,713</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>90,708</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>91,093</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>