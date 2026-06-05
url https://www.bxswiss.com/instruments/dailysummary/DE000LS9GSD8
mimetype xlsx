--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d6af20bf964be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5002c503d8941f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07db85467591434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f40e25f90c4192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra10c37d81ac0474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07db85467591434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd4c1a13c3b4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f40e25f90c4192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>90,708</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>90,729</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,654</x:t>
-[...247 lines deleted...]
-          <x:t>90,474</x:t>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>