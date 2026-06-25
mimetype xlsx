--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5002c503d8941f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecb41e078264df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f40e25f90c4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d9a03b6e9e4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd4c1a13c3b4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f40e25f90c4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd886498df744a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d9a03b6e9e4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,729</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,654</x:t>
-[...561 lines deleted...]
-          <x:t>90,755</x:t>
+          <x:t>90,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,728</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>