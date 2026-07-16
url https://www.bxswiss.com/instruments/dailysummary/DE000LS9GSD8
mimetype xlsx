--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecb41e078264df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0785293ada31468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d9a03b6e9e4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd36aafa70e91454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd886498df744a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d9a03b6e9e4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b324663974496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd36aafa70e91454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>90,813</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,775</x:t>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,210</x:t>
-[...198 lines deleted...]
-          <x:t>91,080</x:t>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>