--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0785293ada31468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344d236ea8804ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd36aafa70e91454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a2e7d3938947e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b324663974496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd36aafa70e91454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3f7ec93b6848be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a2e7d3938947e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,210</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>91,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>