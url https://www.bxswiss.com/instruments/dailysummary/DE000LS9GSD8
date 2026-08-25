--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344d236ea8804ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447786a339bf46a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a2e7d3938947e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7578ff0c37944173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3f7ec93b6848be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a2e7d3938947e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67733c8c0df4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7578ff0c37944173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>