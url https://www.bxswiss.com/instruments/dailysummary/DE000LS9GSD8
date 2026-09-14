--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447786a339bf46a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513cb914d99e4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7578ff0c37944173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e60559673d49c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67733c8c0df4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7578ff0c37944173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5eb0f0996074618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e60559673d49c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAPITAL BLUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,351</x:t>
-[...48 lines deleted...]
-          <x:t>92,340</x:t>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,290</x:t>
-[...107 lines deleted...]
-          <x:t>92,509</x:t>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>92,337</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>