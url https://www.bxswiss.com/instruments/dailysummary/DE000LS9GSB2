--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5274223dfd74217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9536e08eae04918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4066ac06cd49a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccdcea556da479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2484812c06dc4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4066ac06cd49a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccd7ad4c37f4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccdcea556da479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>