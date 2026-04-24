--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9536e08eae04918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c551e23e03b4488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccdcea556da479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045942719c374e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccd7ad4c37f4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccdcea556da479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05387febc1974719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045942719c374e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>