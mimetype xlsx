--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c551e23e03b4488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb6d304cc934a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045942719c374e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8367c79421aa49b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05387febc1974719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045942719c374e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bfc0e0525f4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8367c79421aa49b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>100,325</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>101,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,178</x:t>
-[...161 lines deleted...]
-          <x:t>101,388</x:t>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>