--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb6d304cc934a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dac63d7ceb54748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8367c79421aa49b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4421700ab15145d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bfc0e0525f4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8367c79421aa49b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7cc56dc1954105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4421700ab15145d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,389</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,178</x:t>
-[...156 lines deleted...]
-          <x:t>101,063</x:t>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,388</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>102,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>