--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dac63d7ceb54748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b452daa8644020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4421700ab15145d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1889197c25634331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7cc56dc1954105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4421700ab15145d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebbb63036ee489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1889197c25634331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>