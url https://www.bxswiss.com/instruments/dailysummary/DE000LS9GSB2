--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b452daa8644020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f348a362804c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1889197c25634331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0457c7e774054df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebbb63036ee489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1889197c25634331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2aa05ccaebc49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0457c7e774054df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>104,011</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,750</x:t>
-[...436 lines deleted...]
-          <x:t>106,382</x:t>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>