--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f348a362804c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra838af1914ea4964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0457c7e774054df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4887b073834d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2aa05ccaebc49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0457c7e774054df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b29b8dd9a944466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4887b073834d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,821</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>104,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>