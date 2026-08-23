--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra838af1914ea4964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c085ec266e84a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4887b073834d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a058a517574fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b29b8dd9a944466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4887b073834d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043c593ea41241a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a058a517574fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,792</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,467</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>104,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,753</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>