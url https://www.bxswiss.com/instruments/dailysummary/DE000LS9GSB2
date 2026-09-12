--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c085ec266e84a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e90f358f3b4a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a058a517574fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6820985a4104af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043c593ea41241a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a058a517574fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed9ef494a1741aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6820985a4104af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>