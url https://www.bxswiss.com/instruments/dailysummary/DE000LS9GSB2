--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e90f358f3b4a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c82bae55f44724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6820985a4104af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b93b665b0d422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed9ef494a1741aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6820985a4104af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc28706f7b94eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b93b665b0d422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>