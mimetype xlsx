--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c82bae55f44724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a822d206584518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b93b665b0d422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66fa3bd850d243b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc28706f7b94eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b93b665b0d422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a95129c2794ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66fa3bd850d243b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende et Impera I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GSB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>