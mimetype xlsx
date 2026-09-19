--- v8 (2026-08-29)
+++ v9 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b846d7b6634e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbdc139d3884b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d3ccff10d34e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abba871532642df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12d68b6be84b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d3ccff10d34e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1098f7654f374aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abba871532642df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>