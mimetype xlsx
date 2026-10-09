--- v9 (2026-09-19)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbdc139d3884b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree766afab9434337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abba871532642df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b939b7edf54bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1098f7654f374aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abba871532642df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1016c44967c43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b939b7edf54bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>378,442</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,830</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>