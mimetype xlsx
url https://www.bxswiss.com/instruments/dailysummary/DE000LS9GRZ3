--- v10 (2026-10-09)
+++ v11 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree766afab9434337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9910a2e5b374352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b939b7edf54bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e265b14b3c14c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1016c44967c43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b939b7edf54bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04886f702fdf425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e265b14b3c14c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>