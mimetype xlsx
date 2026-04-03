--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480bcb7116214bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818792ea1537455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19b33a42de64c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b4c2d26a784c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa84b7b0e64e4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19b33a42de64c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd39c844020e4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b4c2d26a784c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>