--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818792ea1537455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6ff7c3b140458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b4c2d26a784c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d44d3f842924fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd39c844020e4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b4c2d26a784c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736633956c8c445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d44d3f842924fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>