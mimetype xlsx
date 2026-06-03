--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6ff7c3b140458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995a7a5ae51d46d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d44d3f842924fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53da81faa88949cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736633956c8c445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d44d3f842924fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69a9f34f7a94b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53da81faa88949cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>342,518</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>