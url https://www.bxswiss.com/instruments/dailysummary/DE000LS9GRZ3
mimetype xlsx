--- v5 (2026-06-03)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995a7a5ae51d46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94627cb807cb4207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53da81faa88949cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e471149c034248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69a9f34f7a94b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53da81faa88949cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fbc43e889e40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e471149c034248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>