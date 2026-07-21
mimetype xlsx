--- v6 (2026-06-29)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94627cb807cb4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9f4411ec76455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e471149c034248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52748bf5b8540e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fbc43e889e40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e471149c034248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd717af0a03848dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52748bf5b8540e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>