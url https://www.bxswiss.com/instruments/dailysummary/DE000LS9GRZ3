--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9f4411ec76455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b846d7b6634e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52748bf5b8540e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d3ccff10d34e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd717af0a03848dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52748bf5b8540e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12d68b6be84b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d3ccff10d34e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A wie Aschenputtel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>351,539</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>