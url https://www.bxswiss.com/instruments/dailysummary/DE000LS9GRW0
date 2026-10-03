--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76949858a0d94143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3f5a700f0c4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182ac287e9d24c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab118d0f3ca84287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53354ab3b36d4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182ac287e9d24c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda37d2d637dc455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab118d0f3ca84287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>51,143</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,984</x:t>
-[...75 lines deleted...]
-          <x:t>51,169</x:t>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,976</x:t>
-[...178 lines deleted...]
-          <x:t>50,990</x:t>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,852</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>51,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,358</x:t>
-[...53 lines deleted...]
-          <x:t>51,513</x:t>
+          <x:t>50,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>