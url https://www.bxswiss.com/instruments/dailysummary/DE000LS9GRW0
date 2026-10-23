--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3f5a700f0c4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2652496c2f4cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab118d0f3ca84287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb1e9319eb149fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda37d2d637dc455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab118d0f3ca84287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e5c11c5ba4468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb1e9319eb149fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,247 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>50,990</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,852</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>51,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,358</x:t>
-[...237 lines deleted...]
-          <x:t>50,691</x:t>
+          <x:t>50,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,734</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,550</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>