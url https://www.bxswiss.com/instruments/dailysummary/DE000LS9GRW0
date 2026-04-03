--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a03163fff14863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686df635dbf447c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re058fcc7b5dd461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b582a474864542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125dc52730d84ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re058fcc7b5dd461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30fddf846034020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b582a474864542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>48,941</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>