--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686df635dbf447c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0e27eac0004b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b582a474864542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racea307dae0f48f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30fddf846034020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b582a474864542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c107eab14b54f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racea307dae0f48f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>