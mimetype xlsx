--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0e27eac0004b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4de4359be94c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racea307dae0f48f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d92da1746e43b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c107eab14b54f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racea307dae0f48f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a29001dddf4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d92da1746e43b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>