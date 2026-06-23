--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4de4359be94c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54742d807f83490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d92da1746e43b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f99f8ebc4b40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a29001dddf4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d92da1746e43b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a342a8bf1840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f99f8ebc4b40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>51,618</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,618</x:t>
-[...129 lines deleted...]
-          <x:t>51,331</x:t>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,123</x:t>
-[...249 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,501</x:t>
-[...117 lines deleted...]
-          <x:t>51,152</x:t>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>