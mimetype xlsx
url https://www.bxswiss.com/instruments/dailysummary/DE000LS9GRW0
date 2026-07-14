--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54742d807f83490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb678352d2caf4dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f99f8ebc4b40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c461515f34341bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a342a8bf1840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f99f8ebc4b40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1454e569214049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c461515f34341bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>