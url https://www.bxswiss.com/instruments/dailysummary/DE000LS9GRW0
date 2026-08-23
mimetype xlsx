--- v10 (2026-07-14)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb678352d2caf4dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb39761766a940bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c461515f34341bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f5c67b09954592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1454e569214049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c461515f34341bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17a81e93d24496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f5c67b09954592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,438</x:t>
-[...43 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>50,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,701</x:t>
-[...414 lines deleted...]
-          <x:t>50,219</x:t>
+          <x:t>50,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>