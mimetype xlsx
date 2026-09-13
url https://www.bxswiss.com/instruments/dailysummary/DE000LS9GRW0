--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb39761766a940bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76949858a0d94143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f5c67b09954592"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182ac287e9d24c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17a81e93d24496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f5c67b09954592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53354ab3b36d4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182ac287e9d24c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>