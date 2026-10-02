--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d092e7c3a394472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7014b1629149f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ace6d0ab4a14234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5162c5d9514211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cd8bf5bd6f4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ace6d0ab4a14234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23aa9c2cf6b2468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5162c5d9514211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>