--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7014b1629149f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d233d4fb11b430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5162c5d9514211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e95c12f83254d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23aa9c2cf6b2468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5162c5d9514211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22cb1da0aff4436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e95c12f83254d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>