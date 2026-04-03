--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf724ce8bcbdf4c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0c12495d5a4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recca70eeb5314b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59a17e7d8f14b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833771b3a26b4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recca70eeb5314b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806c14d2ebcb4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59a17e7d8f14b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>