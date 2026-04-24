--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0c12495d5a4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78978c6cbcc64deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59a17e7d8f14b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a28d4c8c9b84917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806c14d2ebcb4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59a17e7d8f14b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cdd8a495f04404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a28d4c8c9b84917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>