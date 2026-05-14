--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78978c6cbcc64deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5beab04eea543af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a28d4c8c9b84917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76748b73838c41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cdd8a495f04404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a28d4c8c9b84917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa9fbcd0b7d4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76748b73838c41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>