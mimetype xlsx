--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5beab04eea543af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e93cbcb00440ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76748b73838c41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02f400ae24c42f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa9fbcd0b7d4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76748b73838c41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3276990a9e6d4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02f400ae24c42f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>