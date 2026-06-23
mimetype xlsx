--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e93cbcb00440ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf590f427b285465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02f400ae24c42f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68aa7fc910e4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3276990a9e6d4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02f400ae24c42f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5d81e0191848e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68aa7fc910e4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>