--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf590f427b285465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76eaf48b32ad405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68aa7fc910e4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a374e1f0954e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5d81e0191848e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68aa7fc910e4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b07b0a4c8a74ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a374e1f0954e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>170,056</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,181</x:t>
-[...350 lines deleted...]
-          <x:t>168,687</x:t>
+          <x:t>164,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>