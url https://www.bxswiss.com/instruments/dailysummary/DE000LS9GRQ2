--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76eaf48b32ad405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d4c43817c0485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a374e1f0954e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ff89ff2788436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b07b0a4c8a74ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a374e1f0954e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956dac443e104d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ff89ff2788436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>