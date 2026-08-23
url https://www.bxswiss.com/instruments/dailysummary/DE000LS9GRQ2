--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d4c43817c0485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51dfd298a0b34e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ff89ff2788436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d19b659b724538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956dac443e104d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ff89ff2788436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21829d2f066540d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d19b659b724538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>