--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51dfd298a0b34e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d092e7c3a394472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d19b659b724538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ace6d0ab4a14234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21829d2f066540d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d19b659b724538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cd8bf5bd6f4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ace6d0ab4a14234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PERFORMA-M&amp;A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>