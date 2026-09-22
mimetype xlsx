--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68b606d950643ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6137a56207c942f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b0ce24171b4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c2f894447b4509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e446b8e52a4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b0ce24171b4bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11c5994b4b4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c2f894447b4509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>