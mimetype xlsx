--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6137a56207c942f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7d476dc1904556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c2f894447b4509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05cb33a121174799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11c5994b4b4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c2f894447b4509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c71e3158a24cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05cb33a121174799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>