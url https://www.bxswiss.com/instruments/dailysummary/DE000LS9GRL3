--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7d476dc1904556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc854803c679e42ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05cb33a121174799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd342a6cbcfdb4ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c71e3158a24cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05cb33a121174799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8430a1a9a9794bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd342a6cbcfdb4ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>173,210</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>159,268</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>