--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69676ed23574f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf477f83b059340b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba79ede2ab94039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108cae8147da482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e36ff43f7a441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba79ede2ab94039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd95ea8a38cc4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108cae8147da482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>