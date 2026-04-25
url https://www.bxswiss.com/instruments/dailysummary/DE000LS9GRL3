--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf477f83b059340b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6263a9ea5f50477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108cae8147da482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c9149f13674142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd95ea8a38cc4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108cae8147da482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc645965ad724f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c9149f13674142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>