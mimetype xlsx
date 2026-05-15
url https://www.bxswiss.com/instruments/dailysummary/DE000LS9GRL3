--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6263a9ea5f50477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffe63d259324dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c9149f13674142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dffc14779fa4ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc645965ad724f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c9149f13674142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66634474891d4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dffc14779fa4ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>