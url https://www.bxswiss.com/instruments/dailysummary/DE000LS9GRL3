--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffe63d259324dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d643116bc5f4f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dffc14779fa4ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca8036bbd2d4d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66634474891d4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dffc14779fa4ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acdc24707bd485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca8036bbd2d4d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>