--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d643116bc5f4f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f094b6dcf9498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca8036bbd2d4d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb4c61532dd449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acdc24707bd485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca8036bbd2d4d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa8c91cfe144990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb4c61532dd449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>