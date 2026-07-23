--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f094b6dcf9498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03282a78615b4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb4c61532dd449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165fb0de81b64a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa8c91cfe144990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb4c61532dd449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30468881faf34efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165fb0de81b64a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>