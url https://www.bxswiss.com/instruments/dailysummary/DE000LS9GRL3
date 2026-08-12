--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03282a78615b4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646630b1da324b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165fb0de81b64a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9df1e2a2a834159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30468881faf34efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165fb0de81b64a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83963e30f0ab4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9df1e2a2a834159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>