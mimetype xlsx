--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646630b1da324b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68b606d950643ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9df1e2a2a834159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b0ce24171b4bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83963e30f0ab4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9df1e2a2a834159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e446b8e52a4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b0ce24171b4bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Influence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>